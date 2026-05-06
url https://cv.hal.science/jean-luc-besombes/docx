--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc BESOMBES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings located in valley cities : An original study for the characterization of the human exposure to the infiltrated outdoor air with measurements of oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Aerosol Society, Aug 2025, Lecce, Italy. pp.463/1154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the indoor/outdoor dynamic of some air pollutants in three buildings located in the valley city of Chambéry, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th AIVC -12th TightVent &amp; 10th venticool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIVC, Oct 2024, Dublin, Ireland. pp. 621-626/882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albinet Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential toxicological potential of the main sources contributing to the particle pollution events observed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Atmospheric Dust (DUST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de déchets et coproduits dans un contexte d’économie circulaire : de l’innovation académique au développement de projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical valorization of viticultural waste in Savoie Mont Blanc (France): high-value compounds extraction as an alternative to open-air burning practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean.-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions classification : Application for evaluation of biomass burning emission abatement on air quality in Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jezek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variations d’émissions au fur et à mesure du renouvellement d’appareils de chauffage au bois non-performants dans la vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chanut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols atmosphériques : vers une meilleure connaissance des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière et Journée Thématique, GDR suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques notions de base concernant les PM atmosphèriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Particules dans l’air, Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AXELERA, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chauffage au bois sur les niveaux de particules : Etat des lieux en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée thématique Particules dans l’air », Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAHs transfers in the alpine river Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of multi-source apportionment approaches in an environment highly driven by atmospheric dynamic: case study of an Alpine valley during winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chauffage au bois : une source majeure de pollution dans la vallée de l’Arve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du Comité National Français de Géodésie et de Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la combustion de biomasse sur les niveaux de PM10 dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules atmosphériques dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la SCF Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of PM2.5 for the Year 2013 for 5 Rural Background Sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Drab-Sommesous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of polar organic compounds by TAG-AMS: case study of an Alpine valley in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sueper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of near-highway aerosol emissions and volatil organic compounds in a high diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langley Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Sulfur Heterocycles (PASHS): new tracers of industrial emissions for PAHs source apportionment in atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corvallis, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning : an old source of PM that remains tricky to estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUILA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols source apportionment: CMB methodology developed by three French groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on the use of receptor models in the source apportionment of air pollutants, JRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality and Biomass Burning: Active air-quality research in-put to engage quickly field actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouponneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2012 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate PAH in French rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Polycyclic Aromatic Compounds (ISPAC) 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcatérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycyclique (HAP) en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of qualitative and quantitative approaches for source apportionment of PM at urban and rural alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycycliques (HAP) en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM in urban and rural alpine valleys sites using different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionments in a multi rural sites experiment in France (Particul’Air): seasonality and regional specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’air Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols en région Rhône-Alpes : étude de l'influence des différentes sources d'émissions par une approche multi-traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area : Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols à l’échelle régionale : étude de l’influence des différentes sources d’émissions par une approche multi-traceurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in France using a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des PM : vers une identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique des AASQA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in French Alps valleys by a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des indicateurs de la combustion de biomasse dans les sols du massif karstique du Vercors : le lévoglucosan et les hydrocarbures aromatiques polycycliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Matières organiques dans un environnement en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of residential wood burning on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence d'une production de charbon de bois sur les matières organiques émises dans l'atmosphère et diffusées dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RESMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust emissions from light vehicles fuelled with different biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Scientific Symposium Transport and Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of residential wood burning in large French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IGAC Conference "Bridging The scales in atmospheric chemistry : local to global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of domestic woodburning appliances on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark. Paper ID : 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et quantification de la matière organique dans une stalagmite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garaudée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel H. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8éme colloque national de l'IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation pf PAH particle size distribution and gas/particle partitioning in two alpines valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2004 (EAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial concentrations and seasonnal variations of gaseous and particulate polycyclic aromatic hydrocarbons (PAH) : cases of Chamonix and Maurienne valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. FECS Conference on chemistry and the environment &amp; 2. SFC Meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPE Experiment : on overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating between Euro 5 gasoline and diesel light-duty engine primary and secondary particle emissions using multivariate statistical analysis of high-resolution mass spectrometry (HRMS) fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-3-569-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of the chemical content and source identification of PM2.5 in a mixed landuse in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zare Shahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, [16 p.]. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-024-06138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment study on particulate air pollution in two high-altitude Bolivian cities: La Paz and El Alto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (18), pp.10325-10347. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10325-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal observation and source apportionment of carbonaceous aerosol from forested rural site (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agne Masalaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steigvilė Byčenkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Pauraitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Garbariene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.118934. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine-year trends of PM 10 sources and oxidative potential in a rural background site in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.8701-8723. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-8701-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural wood waste as a source of polyphenols of interest: Opportunities and perspectives through conventional and emerging extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.782-794. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of particulate tracers of exhaust and non-exhaust vehicle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo-Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.5187-5207. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-5187-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic markers and OC source apportionment for seasonal variations of PM2.5 at 5 rural sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.142-157. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans -Resveratrol and trans -ε-Viniferin in Grape Canes and Stocks Originating from Savoie Mont Blanc Vineyard Region: Pre-extraction Parameters for Improved Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.8310-8316. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between five acellular oxidative potential measurement assays performed with detailed chemistry on PM10 samples from the city of Chamonix (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.7863 - 7875. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7863-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apportionment method for the oxidative potential of atmospheric particulate matter sources: application to a one-year study in Chamonix, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (13), pp.9617 - 9629. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-9617-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argon offline-AMS source apportionment of organic aerosol over yearly cycles for an urban, rural, and marine site in northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Sosedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidmantas Ulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (17), pp.117-141. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-117-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of measurement protocol on organic aerosol measurements of exhaust emissions from gasoline and diesel vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngseob Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp. 176-187. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOMBIO - Contribution de la combustion de la biomasse aux PM10 en vallée de l’Arve : mise en place et qualification d’un dispositif de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231-232, VIII - La vallée de l'Arve : des dispositifs innovants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hl. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large chemical characterisation of PM10 emitted from graphite material production: Application in source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 538, pp.634-643. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in large parts of the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, 9 p. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10, organic carbon and elemental carbon at Swiss sites: An intercomparison of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.99 - 108. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : interregional study of particulate pollution in rural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-141-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative source apportionment of PM10 in Switzerland for 2008/2009 and 1998/1999 by Positive Matrix Factorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gehrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wichser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area: Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Termine-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2059-2079. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2059-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tarantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Blanche Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jafrezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2039-2058. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol chemical characterization in the Rhône-Alpes region: study of differentemission source contribution by a multitracers approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (2), pp.887 - 887. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-3622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaiconomou Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00497880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la combustion du bois sur la qualité de l'air ambiant de quatre villes de France : évaluation de l'approche par traceurs organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203, pp.325-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive particulate organic characterisation of vehicular emissions in France : a case study in a tunnel of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning on outdoor air quality : Existing French data current studies. Contribution du chauffage au bois à la qualité de l'air extérieur : données existantes et études en cours en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bois énergie : enjeux écologiques et de santé environnementale (NUMÉRO SPÉCIAL – MARS 2009), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustions résidentielles : quel impact sur la qualité de l'air intérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ezratty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 195, pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-resolved, real-time measurement of water-insoluble aerosols in the Chamonix and Maurienne valleys of alpine France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roby Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D09307), 1 à 18 p. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of particulate PAH measurements using a low-flow denuder device and conventional sampling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060544m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pyrene mineralization in freshwater sediments by bacterial and plant bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Willison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krivobok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.5229-5235. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es050412d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPTE experiment: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (1-4), pp.547-563. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in the atmospheres of two French alpine valleys: sources and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in the atmosphere of two French alpine valleys: Temporal trends and examination of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.887-921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of poly(amphiphilic pyrrole) enzyme electrodes via the incorporation of synthetic laponite-clay-nanoparticles1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (12), pp.2209-2215. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-9140(97)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol oxidase-catechol: an electroenzymatic model system for characterizing the performance of matrices for biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (9), pp.1615-1619. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-9140(96)01907-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the controlled immobilization of enzyme in inorganic gels (laponite) for amperometric glucose biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (1-3), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-4005(96)01910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the analytical characteristics of an enzyme electrode for free and total cholesterol via laponite clay additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 317 (1-3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(95)00392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biosensor as warning device for the detection of cyanide, chlorophenols, atrazine and carbamate pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 311 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(94)00686-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption at the mercury electrode in relation to micelle and mixed micelle formation. Case of electroreducible phenoxyalkyl sulfates and SDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 349 (1-2), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de molécules amphiphiles électroréductibles. Etude électrochimique en milieu non aqueux d'w-(4-acétylphénoxy)alkyl sulfates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 129, pp.513-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon materials for the passive sampling of soil gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhoha Korsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux carbonés enrichis en azote pour la réalisation de préleveurs passifs des gaz du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets viticoles sur le territoire Savoie Mont Blanc (France) : une source de composés à haute valeur ajoutée comme alternative à la pratique du brûlage à l’air libre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Calen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a residential wood heating emissions abatement policy at local scale in a complex area, the Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the renewal of residential wood stoves on the PM biomass burning contribution in a French Alps valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment in a complex environment using advanced Positive Matrix Factorization: advantages and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of local meteorology on PM10 and BC atmospheric concentrations in the Alpine Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LEFE/CHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of PCBs and PAHs from the atmosphere to the Arc river (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS RIVERS 2015, 2ème Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning in an Alpine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban organic aerosols ultrafine particles compositions : a high-resolution mass spectrometry characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of BC sources in a closed alpine valley in France : seasonal variations and specificities of biomass burning impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aerosol functionalization using HRMS : inputs, advantages, validation in controlled environment and comparison with AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of PM and COV, and source apportionment for a French highway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-soil exchange of PAH and PCB from alps soils : computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’atelier “Sols” de l’OSUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of ultrafine particles from vehicle exhaust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input of stable isotope carbon measurements in the source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources d’émission des polluants organiques persistants dans les vallées alpines par l’utilisation de nouveau traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Chimique de France section Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol–air de polluants organiques en fonction de la nature du sol et de la température.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeurbanne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large use of wood combustion for domestic heating in France : impacts on the air quality in rural environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and detailed chemical characterization of PM and VOCs from 4 in-use petrol and diesel passenger cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMF vs CMB for source apportionment of PM : advantages, limitations, complementarity of the two models explored by applications at different types of environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur containing Polycyclic Aromatic Hydrocarbons (PASHs) : new perspectives of tracers for source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of organic carbon emitted by biomass burning and fossil/fuel combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules émises par différents procédés de chauffage et quantification de leur contribution aux taux de PM en vallées alpines par une approche multitraceur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of organic matter (OM) in rural and urban sites in France by different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’Air Team, Particul’Air : a multi rural site experiment on aerosol chemistry in rural France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing of wood energy to domestic heating : impact on the ambient air quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Biomass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : a multi rural site experiment on aerosol chemistry in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LC-MS and GC-MS measurements for the determination of levoglucosan and its application to rural and urban atmospheric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of atmospheric concentrations of levoglucosan with LC-MS and comparison with GC-MS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of fine particulate organic matter in a Mediterranean urban area: Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEconvolution de la contribution de la COMbustion de la BIOmasse aux particules dans la vallée de l’Arve. Projet DECOMBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IGE, ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES IMPACTS SUR LA QUALITE DE L'AIR DES ACTIONS DE MODERNISATION DU PARC D'APPAREILS DE CHAUFFAGE AU BOIS A LANSLEBOURG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1162C0048, ADEME. 2014, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREN2BOIS : Evaluation technico-économique des performances énergétiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composes organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ADEME. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 3-06 Les lacs sont-ils affectés par la pollution atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, pp.68-69, 2015, 978-2-917199-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Polycyclic Aromatic Hydrocarbons (PAHs) in Two French Alpine Valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse, Jan Schwarzbauer and Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry. Green Chemistry and Pollutants in Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.409-417, 2005, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26531-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00502200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de sels organiques à anion halogénure pour piéger l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BF N° 09/01347. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc BESOMBES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings located in valley cities : An original study for the characterization of the human exposure to the infiltrated outdoor air with measurements of oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Aerosol Society, Aug 2025, Lecce, Italy. pp.463/1154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the indoor/outdoor dynamic of some air pollutants in three buildings located in the valley city of Chambéry, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th AIVC -12th TightVent &amp; 10th venticool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIVC, Oct 2024, Dublin, Ireland. pp. 621-626/882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albinet Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential toxicological potential of the main sources contributing to the particle pollution events observed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Atmospheric Dust (DUST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de déchets et coproduits dans un contexte d’économie circulaire : de l’innovation académique au développement de projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical valorization of viticultural waste in Savoie Mont Blanc (France): high-value compounds extraction as an alternative to open-air burning practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean.-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions classification : Application for evaluation of biomass burning emission abatement on air quality in Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jezek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variations d’émissions au fur et à mesure du renouvellement d’appareils de chauffage au bois non-performants dans la vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chanut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques notions de base concernant les PM atmosphèriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Particules dans l’air, Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AXELERA, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols atmosphériques : vers une meilleure connaissance des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière et Journée Thématique, GDR suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chauffage au bois sur les niveaux de particules : Etat des lieux en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée thématique Particules dans l’air », Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAHs transfers in the alpine river Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of multi-source apportionment approaches in an environment highly driven by atmospheric dynamic: case study of an Alpine valley during winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chauffage au bois : une source majeure de pollution dans la vallée de l’Arve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du Comité National Français de Géodésie et de Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la combustion de biomasse sur les niveaux de PM10 dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules atmosphériques dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la SCF Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of PM2.5 for the Year 2013 for 5 Rural Background Sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Drab-Sommesous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of polar organic compounds by TAG-AMS: case study of an Alpine valley in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sueper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of near-highway aerosol emissions and volatil organic compounds in a high diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langley Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Sulfur Heterocycles (PASHS): new tracers of industrial emissions for PAHs source apportionment in atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corvallis, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning : an old source of PM that remains tricky to estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUILA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols source apportionment: CMB methodology developed by three French groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on the use of receptor models in the source apportionment of air pollutants, JRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality and Biomass Burning: Active air-quality research in-put to engage quickly field actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouponneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2012 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate PAH in French rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Polycyclic Aromatic Compounds (ISPAC) 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcatérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycyclique (HAP) en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of qualitative and quantitative approaches for source apportionment of PM at urban and rural alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycycliques (HAP) en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM in urban and rural alpine valleys sites using different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionments in a multi rural sites experiment in France (Particul’Air): seasonality and regional specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’air Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols en région Rhône-Alpes : étude de l'influence des différentes sources d'émissions par une approche multi-traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area : Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols à l’échelle régionale : étude de l’influence des différentes sources d’émissions par une approche multi-traceurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in France using a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des PM : vers une identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique des AASQA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in French Alps valleys by a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des indicateurs de la combustion de biomasse dans les sols du massif karstique du Vercors : le lévoglucosan et les hydrocarbures aromatiques polycycliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Matières organiques dans un environnement en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of residential wood burning on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence d'une production de charbon de bois sur les matières organiques émises dans l'atmosphère et diffusées dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RESMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust emissions from light vehicles fuelled with different biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Scientific Symposium Transport and Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of residential wood burning in large French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IGAC Conference "Bridging The scales in atmospheric chemistry : local to global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of domestic woodburning appliances on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark. Paper ID : 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et quantification de la matière organique dans une stalagmite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garaudée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel H. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8éme colloque national de l'IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation pf PAH particle size distribution and gas/particle partitioning in two alpines valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2004 (EAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial concentrations and seasonnal variations of gaseous and particulate polycyclic aromatic hydrocarbons (PAH) : cases of Chamonix and Maurienne valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. FECS Conference on chemistry and the environment &amp; 2. SFC Meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPE Experiment : on overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of the chemical content and source identification of PM2.5 in a mixed landuse in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zare Shahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (6), pp.4157-4172. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-024-06138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating between Euro 5 gasoline and diesel light-duty engine primary and secondary particle emissions using multivariate statistical analysis of high-resolution mass spectrometry (HRMS) fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-3-569-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment study on particulate air pollution in two high-altitude Bolivian cities: La Paz and El Alto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (18), pp.10325-10347. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10325-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal observation and source apportionment of carbonaceous aerosol from forested rural site (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agne Masalaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steigvilė Byčenkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Pauraitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Garbariene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.118934. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine-year trends of PM 10 sources and oxidative potential in a rural background site in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.8701-8723. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-8701-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural wood waste as a source of polyphenols of interest: Opportunities and perspectives through conventional and emerging extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.782-794. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of particulate tracers of exhaust and non-exhaust vehicle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo-Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.5187-5207. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-5187-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic markers and OC source apportionment for seasonal variations of PM2.5 at 5 rural sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.142-157. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans -Resveratrol and trans -ε-Viniferin in Grape Canes and Stocks Originating from Savoie Mont Blanc Vineyard Region: Pre-extraction Parameters for Improved Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.8310-8316. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between five acellular oxidative potential measurement assays performed with detailed chemistry on PM10 samples from the city of Chamonix (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.7863 - 7875. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7863-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apportionment method for the oxidative potential of atmospheric particulate matter sources: application to a one-year study in Chamonix, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (13), pp.9617 - 9629. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-9617-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argon offline-AMS source apportionment of organic aerosol over yearly cycles for an urban, rural, and marine site in northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Sosedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidmantas Ulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (17), pp.117-141. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-117-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of measurement protocol on organic aerosol measurements of exhaust emissions from gasoline and diesel vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngseob Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp. 176-187. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOMBIO - Contribution de la combustion de la biomasse aux PM10 en vallée de l’Arve : mise en place et qualification d’un dispositif de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231-232, VIII - La vallée de l'Arve : des dispositifs innovants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large chemical characterisation of PM10 emitted from graphite material production: Application in source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 538, pp.634-643. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hl. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in large parts of the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, 9 p. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10, organic carbon and elemental carbon at Swiss sites: An intercomparison of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.99 - 108. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : interregional study of particulate pollution in rural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-141-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative source apportionment of PM10 in Switzerland for 2008/2009 and 1998/1999 by Positive Matrix Factorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gehrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wichser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area: Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Termine-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2059-2079. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2059-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tarantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Blanche Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jafrezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2039-2058. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol chemical characterization in the Rhône-Alpes region: study of differentemission source contribution by a multitracers approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (2), pp.887 - 887. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-3622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaiconomou Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00497880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la combustion du bois sur la qualité de l'air ambiant de quatre villes de France : évaluation de l'approche par traceurs organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203, pp.325-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive particulate organic characterisation of vehicular emissions in France : a case study in a tunnel of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning on outdoor air quality : Existing French data current studies. Contribution du chauffage au bois à la qualité de l'air extérieur : données existantes et études en cours en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bois énergie : enjeux écologiques et de santé environnementale (NUMÉRO SPÉCIAL – MARS 2009), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustions résidentielles : quel impact sur la qualité de l'air intérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ezratty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 195, pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-resolved, real-time measurement of water-insoluble aerosols in the Chamonix and Maurienne valleys of alpine France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roby Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D09307), 1 à 18 p. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of particulate PAH measurements using a low-flow denuder device and conventional sampling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060544m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pyrene mineralization in freshwater sediments by bacterial and plant bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Willison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krivobok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.5229-5235. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es050412d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPTE experiment: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (1-4), pp.547-563. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in the atmospheres of two French alpine valleys: sources and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in the atmosphere of two French alpine valleys: Temporal trends and examination of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.887-921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of poly(amphiphilic pyrrole) enzyme electrodes via the incorporation of synthetic laponite-clay-nanoparticles1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (12), pp.2209-2215. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-9140(97)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol oxidase-catechol: an electroenzymatic model system for characterizing the performance of matrices for biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (9), pp.1615-1619. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-9140(96)01907-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the controlled immobilization of enzyme in inorganic gels (laponite) for amperometric glucose biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (1-3), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-4005(96)01910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the analytical characteristics of an enzyme electrode for free and total cholesterol via laponite clay additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 317 (1-3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(95)00392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biosensor as warning device for the detection of cyanide, chlorophenols, atrazine and carbamate pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 311 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(94)00686-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption at the mercury electrode in relation to micelle and mixed micelle formation. Case of electroreducible phenoxyalkyl sulfates and SDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 349 (1-2), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de molécules amphiphiles électroréductibles. Etude électrochimique en milieu non aqueux d'w-(4-acétylphénoxy)alkyl sulfates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 129, pp.513-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon materials for the passive sampling of soil gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhoha Korsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux carbonés enrichis en azote pour la réalisation de préleveurs passifs des gaz du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Calen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets viticoles sur le territoire Savoie Mont Blanc (France) : une source de composés à haute valeur ajoutée comme alternative à la pratique du brûlage à l’air libre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a residential wood heating emissions abatement policy at local scale in a complex area, the Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the renewal of residential wood stoves on the PM biomass burning contribution in a French Alps valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment in a complex environment using advanced Positive Matrix Factorization: advantages and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of local meteorology on PM10 and BC atmospheric concentrations in the Alpine Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LEFE/CHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of PCBs and PAHs from the atmosphere to the Arc river (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS RIVERS 2015, 2ème Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning in an Alpine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban organic aerosols ultrafine particles compositions : a high-resolution mass spectrometry characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of BC sources in a closed alpine valley in France : seasonal variations and specificities of biomass burning impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aerosol functionalization using HRMS : inputs, advantages, validation in controlled environment and comparison with AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of PM and COV, and source apportionment for a French highway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-soil exchange of PAH and PCB from alps soils : computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’atelier “Sols” de l’OSUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of ultrafine particles from vehicle exhaust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input of stable isotope carbon measurements in the source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources d’émission des polluants organiques persistants dans les vallées alpines par l’utilisation de nouveau traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Chimique de France section Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol–air de polluants organiques en fonction de la nature du sol et de la température.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeurbanne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large use of wood combustion for domestic heating in France : impacts on the air quality in rural environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and detailed chemical characterization of PM and VOCs from 4 in-use petrol and diesel passenger cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMF vs CMB for source apportionment of PM : advantages, limitations, complementarity of the two models explored by applications at different types of environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur containing Polycyclic Aromatic Hydrocarbons (PASHs) : new perspectives of tracers for source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of organic carbon emitted by biomass burning and fossil/fuel combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules émises par différents procédés de chauffage et quantification de leur contribution aux taux de PM en vallées alpines par une approche multitraceur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of organic matter (OM) in rural and urban sites in France by different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’Air Team, Particul’Air : a multi rural site experiment on aerosol chemistry in rural France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing of wood energy to domestic heating : impact on the ambient air quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Biomass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : a multi rural site experiment on aerosol chemistry in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LC-MS and GC-MS measurements for the determination of levoglucosan and its application to rural and urban atmospheric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of atmospheric concentrations of levoglucosan with LC-MS and comparison with GC-MS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of fine particulate organic matter in a Mediterranean urban area: Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEconvolution de la contribution de la COMbustion de la BIOmasse aux particules dans la vallée de l’Arve. Projet DECOMBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IGE, ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES IMPACTS SUR LA QUALITE DE L'AIR DES ACTIONS DE MODERNISATION DU PARC D'APPAREILS DE CHAUFFAGE AU BOIS A LANSLEBOURG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1162C0048, ADEME. 2014, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREN2BOIS : Evaluation technico-économique des performances énergétiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composes organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ADEME. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 3-06 Les lacs sont-ils affectés par la pollution atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, pp.68-69, 2015, 978-2-917199-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Polycyclic Aromatic Hydrocarbons (PAHs) in Two French Alpine Valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse, Jan Schwarzbauer and Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry. Green Chemistry and Pollutants in Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.409-417, 2005, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26531-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00502200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de sels organiques à anion halogénure pour piéger l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BF N° 09/01347. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Decilap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jezek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02055808v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Je&#382;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berlioux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Drab-Sommesous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Franconny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782920v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D. Gianini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803394v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Francony" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798261v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Particul&#8217;air Team" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803316v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pissot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973350v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garaud&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Saber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969940v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulagnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04822926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zare Shahne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghighat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hosseini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taheri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06138-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04254669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10325-2023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03543577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Masalaite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steigvil&#279; By&#269;enkien&#279;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Paurait&#279;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Garbariene" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118934" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03721022v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna Borlaza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-8701-2022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVRNWK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kelly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7863-2018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01837911v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9617-2018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01428040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Sosedova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Xiao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R. Daellenbach" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidmantas Ulevicius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-117-2017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.115" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG4D5PC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01539273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.043" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H28NVNWJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963405v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bachellez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bondot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717896v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717858v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gehrig" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulrich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wichser" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.036" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRNZGK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717910v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717868v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Suptil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3622-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494107v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3243-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BLGC9KJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963208v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421732v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963097v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ezratty" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Greenwald" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Bergin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006662" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68VKZX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378341v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouanneau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Willison" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krivobok" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050412d" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84F4H386-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017107v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-9140(97)00039-8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-078930R9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007354v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-9140(96)01907-8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMT6JBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007528v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martelet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(96)01910-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSXZX07R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004144v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reverdy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00392-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ0D4M7W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004164v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reverdy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)00686-g" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95Q5M28S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007480v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mousset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007526v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheminat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966609v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966607v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Francony" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966605v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966613v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966440v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801068v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salque-Moreton" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donnaz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801079v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801147v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801137v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque-Moreton" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monod" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801159v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803341v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801127v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donaz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801172v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803336v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803330v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801115v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801108v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D Gianini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801133v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801232v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801235v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801245v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801251v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801249v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801254v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801258v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801256v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014899v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014901v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deflorenne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717259v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801260v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Decilap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jezek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02055808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Je&#382;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berlioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Drab-Sommesous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Franconny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D. Gianini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Francony" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Particul&#8217;air Team" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803316v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pissot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garaud&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Saber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969940v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulagnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04822926v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zare Shahne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghighat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hosseini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taheri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06138-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04254669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10325-2023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03543577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Masalaite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steigvil&#279; By&#269;enkien&#279;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Paurait&#279;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Garbariene" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118934" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03721022v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna Borlaza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-8701-2022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVRNWK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kelly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7863-2018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01837911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9617-2018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01428040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Sosedova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Xiao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R. Daellenbach" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidmantas Ulevicius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-117-2017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.115" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG4D5PC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01539273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.043" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H28NVNWJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717896v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963405v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bachellez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bondot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717858v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gehrig" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulrich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wichser" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.036" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRNZGK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717910v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717868v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Suptil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3622-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494107v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3243-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BLGC9KJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963208v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421732v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963097v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ezratty" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Greenwald" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Bergin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006662" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68VKZX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378341v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouanneau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Willison" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krivobok" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050412d" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84F4H386-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017107v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-9140(97)00039-8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-078930R9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007354v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-9140(96)01907-8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMT6JBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007528v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martelet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(96)01910-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSXZX07R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004144v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reverdy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00392-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ0D4M7W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004164v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reverdy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)00686-g" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95Q5M28S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007480v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mousset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007526v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheminat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966609v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966607v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Francony" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966605v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966613v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966440v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801068v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salque-Moreton" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donnaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801079v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801147v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801137v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque-Moreton" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monod" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801159v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803341v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801127v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donaz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801172v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803336v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803330v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801115v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801108v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D Gianini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801133v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801232v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801235v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801245v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801251v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801249v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801254v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801258v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801256v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014899v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014901v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deflorenne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717259v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801260v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>