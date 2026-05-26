--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc BESOMBES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings located in valley cities : An original study for the characterization of the human exposure to the infiltrated outdoor air with measurements of oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Aerosol Society, Aug 2025, Lecce, Italy. pp.463/1154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the indoor/outdoor dynamic of some air pollutants in three buildings located in the valley city of Chambéry, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th AIVC -12th TightVent &amp; 10th venticool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIVC, Oct 2024, Dublin, Ireland. pp. 621-626/882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albinet Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential toxicological potential of the main sources contributing to the particle pollution events observed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Atmospheric Dust (DUST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de déchets et coproduits dans un contexte d’économie circulaire : de l’innovation académique au développement de projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical valorization of viticultural waste in Savoie Mont Blanc (France): high-value compounds extraction as an alternative to open-air burning practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean.-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions classification : Application for evaluation of biomass burning emission abatement on air quality in Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jezek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variations d’émissions au fur et à mesure du renouvellement d’appareils de chauffage au bois non-performants dans la vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chanut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques notions de base concernant les PM atmosphèriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Particules dans l’air, Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AXELERA, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols atmosphériques : vers une meilleure connaissance des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière et Journée Thématique, GDR suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chauffage au bois sur les niveaux de particules : Etat des lieux en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée thématique Particules dans l’air », Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAHs transfers in the alpine river Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of multi-source apportionment approaches in an environment highly driven by atmospheric dynamic: case study of an Alpine valley during winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chauffage au bois : une source majeure de pollution dans la vallée de l’Arve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du Comité National Français de Géodésie et de Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la combustion de biomasse sur les niveaux de PM10 dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules atmosphériques dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la SCF Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of PM2.5 for the Year 2013 for 5 Rural Background Sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Drab-Sommesous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of polar organic compounds by TAG-AMS: case study of an Alpine valley in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sueper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of near-highway aerosol emissions and volatil organic compounds in a high diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langley Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Sulfur Heterocycles (PASHS): new tracers of industrial emissions for PAHs source apportionment in atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corvallis, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning : an old source of PM that remains tricky to estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUILA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols source apportionment: CMB methodology developed by three French groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on the use of receptor models in the source apportionment of air pollutants, JRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality and Biomass Burning: Active air-quality research in-put to engage quickly field actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouponneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2012 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate PAH in French rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Polycyclic Aromatic Compounds (ISPAC) 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcatérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycyclique (HAP) en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of qualitative and quantitative approaches for source apportionment of PM at urban and rural alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycycliques (HAP) en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM in urban and rural alpine valleys sites using different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionments in a multi rural sites experiment in France (Particul’Air): seasonality and regional specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’air Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols en région Rhône-Alpes : étude de l'influence des différentes sources d'émissions par une approche multi-traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area : Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols à l’échelle régionale : étude de l’influence des différentes sources d’émissions par une approche multi-traceurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in France using a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des PM : vers une identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique des AASQA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in French Alps valleys by a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des indicateurs de la combustion de biomasse dans les sols du massif karstique du Vercors : le lévoglucosan et les hydrocarbures aromatiques polycycliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Matières organiques dans un environnement en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of residential wood burning on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence d'une production de charbon de bois sur les matières organiques émises dans l'atmosphère et diffusées dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RESMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust emissions from light vehicles fuelled with different biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Scientific Symposium Transport and Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of residential wood burning in large French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IGAC Conference "Bridging The scales in atmospheric chemistry : local to global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of domestic woodburning appliances on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark. Paper ID : 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et quantification de la matière organique dans une stalagmite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garaudée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel H. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8éme colloque national de l'IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation pf PAH particle size distribution and gas/particle partitioning in two alpines valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2004 (EAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial concentrations and seasonnal variations of gaseous and particulate polycyclic aromatic hydrocarbons (PAH) : cases of Chamonix and Maurienne valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. FECS Conference on chemistry and the environment &amp; 2. SFC Meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPE Experiment : on overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of the chemical content and source identification of PM2.5 in a mixed landuse in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zare Shahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (6), pp.4157-4172. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-024-06138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating between Euro 5 gasoline and diesel light-duty engine primary and secondary particle emissions using multivariate statistical analysis of high-resolution mass spectrometry (HRMS) fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-3-569-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment study on particulate air pollution in two high-altitude Bolivian cities: La Paz and El Alto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (18), pp.10325-10347. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10325-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal observation and source apportionment of carbonaceous aerosol from forested rural site (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agne Masalaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steigvilė Byčenkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Pauraitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Garbariene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.118934. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine-year trends of PM 10 sources and oxidative potential in a rural background site in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.8701-8723. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-8701-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural wood waste as a source of polyphenols of interest: Opportunities and perspectives through conventional and emerging extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.782-794. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of particulate tracers of exhaust and non-exhaust vehicle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo-Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.5187-5207. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-5187-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic markers and OC source apportionment for seasonal variations of PM2.5 at 5 rural sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.142-157. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans -Resveratrol and trans -ε-Viniferin in Grape Canes and Stocks Originating from Savoie Mont Blanc Vineyard Region: Pre-extraction Parameters for Improved Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.8310-8316. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between five acellular oxidative potential measurement assays performed with detailed chemistry on PM10 samples from the city of Chamonix (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.7863 - 7875. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7863-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apportionment method for the oxidative potential of atmospheric particulate matter sources: application to a one-year study in Chamonix, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (13), pp.9617 - 9629. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-9617-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argon offline-AMS source apportionment of organic aerosol over yearly cycles for an urban, rural, and marine site in northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Sosedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidmantas Ulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (17), pp.117-141. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-117-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of measurement protocol on organic aerosol measurements of exhaust emissions from gasoline and diesel vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngseob Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp. 176-187. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOMBIO - Contribution de la combustion de la biomasse aux PM10 en vallée de l’Arve : mise en place et qualification d’un dispositif de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231-232, VIII - La vallée de l'Arve : des dispositifs innovants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large chemical characterisation of PM10 emitted from graphite material production: Application in source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 538, pp.634-643. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hl. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in large parts of the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, 9 p. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10, organic carbon and elemental carbon at Swiss sites: An intercomparison of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.99 - 108. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : interregional study of particulate pollution in rural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-141-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative source apportionment of PM10 in Switzerland for 2008/2009 and 1998/1999 by Positive Matrix Factorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gehrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wichser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area: Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Termine-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2059-2079. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2059-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tarantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Blanche Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jafrezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2039-2058. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol chemical characterization in the Rhône-Alpes region: study of differentemission source contribution by a multitracers approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (2), pp.887 - 887. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-3622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaiconomou Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00497880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la combustion du bois sur la qualité de l'air ambiant de quatre villes de France : évaluation de l'approche par traceurs organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203, pp.325-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive particulate organic characterisation of vehicular emissions in France : a case study in a tunnel of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning on outdoor air quality : Existing French data current studies. Contribution du chauffage au bois à la qualité de l'air extérieur : données existantes et études en cours en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bois énergie : enjeux écologiques et de santé environnementale (NUMÉRO SPÉCIAL – MARS 2009), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustions résidentielles : quel impact sur la qualité de l'air intérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ezratty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 195, pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-resolved, real-time measurement of water-insoluble aerosols in the Chamonix and Maurienne valleys of alpine France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roby Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D09307), 1 à 18 p. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of particulate PAH measurements using a low-flow denuder device and conventional sampling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060544m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pyrene mineralization in freshwater sediments by bacterial and plant bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Willison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krivobok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.5229-5235. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es050412d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPTE experiment: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (1-4), pp.547-563. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in the atmospheres of two French alpine valleys: sources and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in the atmosphere of two French alpine valleys: Temporal trends and examination of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.887-921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of poly(amphiphilic pyrrole) enzyme electrodes via the incorporation of synthetic laponite-clay-nanoparticles1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (12), pp.2209-2215. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-9140(97)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol oxidase-catechol: an electroenzymatic model system for characterizing the performance of matrices for biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (9), pp.1615-1619. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-9140(96)01907-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the controlled immobilization of enzyme in inorganic gels (laponite) for amperometric glucose biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (1-3), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-4005(96)01910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the analytical characteristics of an enzyme electrode for free and total cholesterol via laponite clay additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 317 (1-3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(95)00392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biosensor as warning device for the detection of cyanide, chlorophenols, atrazine and carbamate pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 311 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(94)00686-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption at the mercury electrode in relation to micelle and mixed micelle formation. Case of electroreducible phenoxyalkyl sulfates and SDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 349 (1-2), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de molécules amphiphiles électroréductibles. Etude électrochimique en milieu non aqueux d'w-(4-acétylphénoxy)alkyl sulfates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 129, pp.513-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon materials for the passive sampling of soil gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhoha Korsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux carbonés enrichis en azote pour la réalisation de préleveurs passifs des gaz du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Calen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets viticoles sur le territoire Savoie Mont Blanc (France) : une source de composés à haute valeur ajoutée comme alternative à la pratique du brûlage à l’air libre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a residential wood heating emissions abatement policy at local scale in a complex area, the Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the renewal of residential wood stoves on the PM biomass burning contribution in a French Alps valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment in a complex environment using advanced Positive Matrix Factorization: advantages and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of local meteorology on PM10 and BC atmospheric concentrations in the Alpine Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LEFE/CHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of PCBs and PAHs from the atmosphere to the Arc river (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS RIVERS 2015, 2ème Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning in an Alpine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban organic aerosols ultrafine particles compositions : a high-resolution mass spectrometry characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of BC sources in a closed alpine valley in France : seasonal variations and specificities of biomass burning impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aerosol functionalization using HRMS : inputs, advantages, validation in controlled environment and comparison with AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of PM and COV, and source apportionment for a French highway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-soil exchange of PAH and PCB from alps soils : computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’atelier “Sols” de l’OSUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of ultrafine particles from vehicle exhaust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input of stable isotope carbon measurements in the source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources d’émission des polluants organiques persistants dans les vallées alpines par l’utilisation de nouveau traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Chimique de France section Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol–air de polluants organiques en fonction de la nature du sol et de la température.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeurbanne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large use of wood combustion for domestic heating in France : impacts on the air quality in rural environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and detailed chemical characterization of PM and VOCs from 4 in-use petrol and diesel passenger cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMF vs CMB for source apportionment of PM : advantages, limitations, complementarity of the two models explored by applications at different types of environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur containing Polycyclic Aromatic Hydrocarbons (PASHs) : new perspectives of tracers for source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of organic carbon emitted by biomass burning and fossil/fuel combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules émises par différents procédés de chauffage et quantification de leur contribution aux taux de PM en vallées alpines par une approche multitraceur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of organic matter (OM) in rural and urban sites in France by different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’Air Team, Particul’Air : a multi rural site experiment on aerosol chemistry in rural France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing of wood energy to domestic heating : impact on the ambient air quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Biomass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : a multi rural site experiment on aerosol chemistry in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LC-MS and GC-MS measurements for the determination of levoglucosan and its application to rural and urban atmospheric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of atmospheric concentrations of levoglucosan with LC-MS and comparison with GC-MS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of fine particulate organic matter in a Mediterranean urban area: Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEconvolution de la contribution de la COMbustion de la BIOmasse aux particules dans la vallée de l’Arve. Projet DECOMBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IGE, ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES IMPACTS SUR LA QUALITE DE L'AIR DES ACTIONS DE MODERNISATION DU PARC D'APPAREILS DE CHAUFFAGE AU BOIS A LANSLEBOURG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1162C0048, ADEME. 2014, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREN2BOIS : Evaluation technico-économique des performances énergétiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composes organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ADEME. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 3-06 Les lacs sont-ils affectés par la pollution atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, pp.68-69, 2015, 978-2-917199-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Polycyclic Aromatic Hydrocarbons (PAHs) in Two French Alpine Valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse, Jan Schwarzbauer and Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry. Green Chemistry and Pollutants in Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.409-417, 2005, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26531-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00502200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de sels organiques à anion halogénure pour piéger l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BF N° 09/01347. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc BESOMBES </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating between Euro 5 gasoline and diesel light-duty engine primary and secondary particle emissions using multivariate statistical analysis of high-resolution mass spectrometry (HRMS) fingerprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dermigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Karoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (2), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ar-3-569-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of the chemical content and source identification of PM2.5 in a mixed landuse in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zare Shahne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haghighat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hosseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (6), pp.4157-4172. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-024-06138-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosolomics based approach to discover source molecular markers: A case study for discriminating residential wood heating vs garden green waste burning emission sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 352, pp.141242. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.141242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative potential of particulate matter and its association to respiratory health endpoints in high-altitude cities in Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Borlaza-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vy Ngoc Thuy Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 255, pp.119179. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2024.119179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment study on particulate air pollution in two high-altitude Bolivian cities: La Paz and El Alto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mardoñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Alastuey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (18), pp.10325-10347. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-10325-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal observation and source apportionment of carbonaceous aerosol from forested rural site (Lithuania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agne Masalaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steigvilė Byčenkienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Pauraitė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Garbariene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.118934. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nine-year trends of PM 10 sources and oxidative potential in a rural background site in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Marsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (13), pp.8701-8723. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-22-8701-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and chemical characterization of particulate emissions from garden green waste burning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 798, pp.149367. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric PM10 oxidative potential: synthesis of 15 year-round urban datasets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuël Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.11353. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-21-11353-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of receptor and chemical transport models for PM10 source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pernigotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric environment: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.100053. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeaoa.2019.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural wood waste as a source of polyphenols of interest: Opportunities and perspectives through conventional and emerging extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.782-794. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyols and glucose particulate species as tracers of primary biogenic organic aerosols at 28 French sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.3357-3374. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-3357-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of particulate tracers of exhaust and non-exhaust vehicle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo-Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (7), pp.5187-5207. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-5187-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic markers and OC source apportionment for seasonal variations of PM2.5 at 5 rural sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 198, pp.142-157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabitol, mannitol, and glucose as tracers of primary biogenic organic aerosol: the influence of environmental factors on ambient air concentrations and spatial distribution over France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.11013-11030. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-19-11013-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of PM10 Sources Profiles at 15 French Sites Using a Harmonized Constrained Positive Matrix Factorization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (6), pp.310. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10060310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations and Chemical Predictors of Oxidative Potential (OP) of Particulate Matter (PM), for Seven Urban French Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean M.F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.698. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10110698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans -Resveratrol and trans -ε-Viniferin in Grape Canes and Stocks Originating from Savoie Mont Blanc Vineyard Region: Pre-extraction Parameters for Improved Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.8310-8316. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between five acellular oxidative potential measurement assays performed with detailed chemistry on PM10 samples from the city of Chamonix (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Houdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (11), pp.7863 - 7875. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-7863-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of organic fraction does matter for source apportionment. Part 1 : A one-year campaign in Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.1598-1611. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apportionment method for the oxidative potential of atmospheric particulate matter sources: application to a one-year study in Chamonix, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (13), pp.9617 - 9629. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-9617-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argon offline-AMS source apportionment of organic aerosol over yearly cycles for an urban, rural, and marine site in northern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Sosedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaspar R. Daellenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidmantas Ulevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (17), pp.117-141. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-17-117-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast oxidation processes from emission to ambient air introduction of aerosol emitted by residential log wood stoves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nalin Federica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelletier Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aujay-Plouzeau Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlhac Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of measurement protocol on organic aerosol measurements of exhaust emissions from gasoline and diesel vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngseob Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 140, pp. 176-187. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DECOMBIO - Contribution de la combustion de la biomasse aux PM10 en vallée de l’Arve : mise en place et qualification d’un dispositif de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grisa Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231-232, VIII - La vallée de l'Arve : des dispositifs innovants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large chemical characterisation of PM10 emitted from graphite material production: Application in source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 538, pp.634-643. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01286606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-highway aerosol and gas-phase measurements in a high-diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hl. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.4373-4387. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-4373-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01164691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la contribution des émissions Îhiculaires à l'échappement et hors-échappement aux teneurs atmosphériques en PM10 par Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polo Rehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 221, 9 p. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in large parts of the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.64-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10, organic carbon and elemental carbon at Swiss sites: An intercomparison of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 454-455, pp.99 - 108. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes d'analyses chimiques des PM pour la connaissance des sources d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of levoglucosan and its isomers by High Performance Liquid Chromatography - Electrospray Ionization tandem Mass Spectrometry and its application to atmospheric and soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.141-148. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-5-141-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérik Meleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chiappini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : interregional study of particulate pollution in rural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative source apportionment of PM10 in Switzerland for 2008/2009 and 1998/1999 by Positive Matrix Factorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gehrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wichser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2012.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peren2bois : évaluation technico-économique des performances énergetiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composés organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, special</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol chemical characterization in the Rhône-Alpes region: study of differentemission source contribution by a multitracers approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area: Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Termine-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2059-2079. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2059-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the chemical composition of organic extracts from environmental and industrial atmospheric samples on the genotoxicity of polycyclic aromatic hydrocarbons mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tarantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Douki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Blanche Personnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jafrezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological and Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02772248.2011.573621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary sources of PM2.5 organic aerosol in an industrial Mediterranean city, Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (5), pp.2039-2058. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-11-2039-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of source apportionment models for the estimation of wood burning aerosols during wintertime in an Alpine city (Grenoble, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (12), pp.5295-5314. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-10-5295-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00554330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 397 (2), pp.887 - 887. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-3622-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ozone denuder for aerosol sampling based on an ionic liquid coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaiconomou Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (2), pp.857-864. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3243-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning on outdoor air quality : Existing French data current studies. Contribution du chauffage au bois à la qualité de l'air extérieur : données existantes et études en cours en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le bois énergie : enjeux écologiques et de santé environnementale (NUMÉRO SPÉCIAL – MARS 2009), pp.121-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00421732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive particulate organic characterisation of vehicular emissions in France : a case study in a tunnel of Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive primary particulate organic characterization of vehicular exhaust emissions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (39), pp.6190-6198. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00497880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la combustion du bois sur la qualité de l'air ambiant de quatre villes de France : évaluation de l'approche par traceurs organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 203, pp.325-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustions résidentielles : quel impact sur la qualité de l'air intérieur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ezratty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 195, pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of particulate PAH measurements using a low-flow denuder device and conventional sampling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (20), pp.6398-6404. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060544m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-resolved, real-time measurement of water-insoluble aerosols in the Chamonix and Maurienne valleys of alpine France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roby Greenwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H. Bergin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 111 (D09307), 1 à 18 p. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005JD006662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pyrene mineralization in freshwater sediments by bacterial and plant bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Willison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krivobok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39, pp.5229-5235. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es050412d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPTE experiment: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Sarda-Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (1-4), pp.547-563. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons (PAHs) in the atmospheres of two French alpine valleys: sources and temporal patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (5), pp.1181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons in the atmosphere of two French alpine valleys: Temporal trends and examination of sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (1), pp.887-921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of poly(amphiphilic pyrrole) enzyme electrodes via the incorporation of synthetic laponite-clay-nanoparticles1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (12), pp.2209-2215. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0039-9140(97)00039-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol oxidase-catechol: an electroenzymatic model system for characterizing the performance of matrices for biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (9), pp.1615-1619. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0039-9140(96)01907-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the controlled immobilization of enzyme in inorganic gels (laponite) for amperometric glucose biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 33 (1-3), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-4005(96)01910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biosensor as warning device for the detection of cyanide, chlorophenols, atrazine and carbamate pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 311 (3), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(94)00686-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the analytical characteristics of an enzyme electrode for free and total cholesterol via laponite clay additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 317 (1-3), pp.275-280. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0003-2670(95)00392-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption at the mercury electrode in relation to micelle and mixed micelle formation. Case of electroreducible phenoxyalkyl sulfates and SDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 349 (1-2), pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de molécules amphiphiles électroréductibles. Etude électrochimique en milieu non aqueux d'w-(4-acétylphénoxy)alkyl sulfates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cheminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 129, pp.513-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buildings located in valley cities : An original study for the characterization of the human exposure to the infiltrated outdoor air with measurements of oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Aerosol Society, Aug 2025, Lecce, Italy. pp.463/1154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the indoor/outdoor dynamic of some air pollutants in three buildings located in the valley city of Chambéry, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Decilap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th AIVC -12th TightVent &amp; 10th venticool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIVC, Oct 2024, Dublin, Ireland. pp. 621-626/882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting molecular markers of PM sources: Benefits of non-target screening strategy based on HRMS combined with multivariate statistical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albinet Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04164803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential toxicological potential of the main sources contributing to the particle pollution events observed in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd El Rahman El Mais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Degrendele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Conference on Atmospheric Dust (DUST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de déchets et coproduits dans un contexte d’économie circulaire : de l’innovation académique au développement de projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large-scale source apportionment of oxidative potential at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03552580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of biomass burning sources using innovative non-targeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of SOA from diesel and gasoline vehicles with untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Conference online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03236293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Lambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Kalogridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liine Heikkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of atmospheric particulate matter : method & application at 15 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salameh Dalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the PBOA fraction of PM10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Samaké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur la Chimie Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources contribution to the oxidative potential of PM&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; at 15 French sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03237288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical valorization of viticultural waste in Savoie Mont Blanc (France): high-value compounds extraction as an alternative to open-air burning practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological conditions classification : Application for evaluation of biomass burning emission abatement on air quality in Arve valley (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jezek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Air Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Biomass Burning Sources Using Targeted and Untargeted Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Lucarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean.-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variations d’émissions au fur et à mesure du renouvellement d’appareils de chauffage au bois non-performants dans la vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chanut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-15210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the chemical processes involving nitro- and oxy-PAHs in ambient air and evaluation of SOA PAH contribution on PM via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Chemistry and the Environment (ICCE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of the chemical processes involving nitro- and oxy-pahs in ambient air and evaluation of soa pah contribution on pm via annual and intensive field campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia-Maria Lanzafame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM10) using a constrained USEPA-PMF5.0 model on different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating that speciation of organic fraction does matter for source apportionment : use of specific primary and secondary organic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. AAAR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du chauffage au bois sur les niveaux de particules : Etat des lieux en région Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Journée thématique Particules dans l’air », Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized PM source apportionment on a large set of various French sites using constrained Positive Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques notions de base concernant les PM atmosphèriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Particules dans l’air, Pôle AXELERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle AXELERA, Mar 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM10 chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-15445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols atmosphériques : vers une meilleure connaissance des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion plénière et Journée Thématique, GDR suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of multi-source apportionment approaches in an environment highly driven by atmospheric dynamic: case study of an Alpine valley during winter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAHs and PCBs fluxes at the air-water interface in a high altitude mountain lake : Muzelle, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers : What benefits/what drawbacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM source apportionment by Positive Matrix Factorization (PMF) using an extended aerosol chemical characterization including specific molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepchandra Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by residential log wood stoves : highlight of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Symposium on Polycyclic Aromatic Compounds (ISPAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric PAHs transfers in the alpine river Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPAC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM10 in a North-Western Europe regional urban background site (Lens, France) : interest of the use of organic tracers in a positive matrix factorization methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of polar organic compounds by TAG-AMS: case study of an Alpine valley in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hohaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sueper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of near-highway aerosol emissions and volatil organic compounds in a high diesel environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Langley Dewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hellebust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Portland OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of PM10 in a North-Western Europe Regional Urban Background Site (Lens, France): Interest of the Use of Organic Tracers in a Positive Matrix Factorization Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic wood stoves : evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Organic Molecular Markers for the Apportionment of Aerosols - Insight from PMF Analysis at 3 French Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chauffage au bois : une source majeure de pollution dans la vallée de l’Arve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2014 du Comité National Français de Géodésie et de Géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et quantification des sources de HAP en vallées alpines par des composés organiques soufrés : impact industriel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference (IAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ACTRIS General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la combustion de biomasse sur les niveaux de PM10 dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone Combustion et Pollution Atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules atmosphériques dans la Vallée de l’Arve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la SCF Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget Du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of PM2.5 for the Year 2013 for 5 Rural Background Sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Drab-Sommesous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual conference of American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution of the aerosol emitted by domestic log wood burners: evidence of fast oxidation processes from emission to ambient air introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Nalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Aujay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of organic molecular markers for the apportionment of aerosols - Insight from PMF analysis at 3 French urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual conference of the American Association for Aerosol Research (AAAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Sulfur Heterocycles (PASHS): new tracers of industrial emissions for PAHs source apportionment in atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Corvallis, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-Air exchange of PAH from an old landfill, currently under rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass burning : an old source of PM that remains tricky to estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaline Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUILA meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Quality and Biomass Burning: Active air-quality research in-put to engage quickly field actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pouponneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2012 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols source apportionment: CMB methodology developed by three French groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on the use of receptor models in the source apportionment of air pollutants, JRC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionments in a multi rural sites experiment in France (Particul’Air): seasonality and regional specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’air Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of fine aerosol in Marseille and Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparisons of carbonaceous aerosol source apportionment models at various urban sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMG Conference on Monitoring Ambient Air "Towards the 2013 revision of the ambient air quality directive - issues and solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of qualitative and quantitative approaches for source apportionment of PM at urban and rural alpine sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycycliques (HAP) en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque francophone sur les polluants organiques générés par l’agriculture et les transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol-air de polluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate PAH in French rural sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Polycyclic Aromatic Compounds (ISPAC) 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcatérisation chimique de la matière particulaire prélevée sur des sites de proximité automobile français et suisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de HAP en milieu karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of SVOC from mountain soils, computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry (EMEC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sources d’hydrocarbures aromatiques polycyclique (HAP) en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Franconny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque francophone sur les Polluants Organiques Générés par l’Agriculture et les Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Apportionment of Carbonaceous Aerosols: Receptor Model Intercomparisons at Various Urban Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Favez O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAA2011 : Air Quality Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of soils in the transfer of PAH to subalpine karstic groudwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH input into karst groundwaters in a forested mountain area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilization of semivolatile organic compounds from mountain soils, computational and experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemistry and the Environment ICCE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de la pression anthropique sur un écosystème de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM in urban and rural alpine valleys sites using different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in French Alps valleys by a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols en région Rhône-Alpes : étude de l'influence des différentes sources d'émissions par une approche multi-traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the secondary fraction of the organic aerosol in a Mediterranean urban area : Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des aérosols à l’échelle régionale : étude de l’influence des différentes sources d’émissions par une approche multi-traceurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of PM2.5 in France using a multitracer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des PM : vers une identification des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique des AASQA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic aerosols in urban environments (Grenoble): their sources and light induced reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monge M.-E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop in the Series “Urban Air Quality and Traffic” : Multiphase Reactivity of Atmospheric VOCs and its Impact on Climate, Health and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des indicateurs de la combustion de biomasse dans les sols du massif karstique du Vercors : le lévoglucosan et les hydrocarbures aromatiques polycycliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Matières organiques dans un environnement en évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong wintertime influences of residential wood burning in urban environments : Grenoble and Paris, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boreave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of residential wood burning on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of petrochemical activities on fine particles and VOC observed in a Mediterranean urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust emissions from light vehicles fuelled with different biofuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Combet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Scientific Symposium Transport and Air Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence d'une production de charbon de bois sur les matières organiques émises dans l'atmosphère et diffusées dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RESMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Maximin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00358854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of domestic woodburning appliances on indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Riberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark. Paper ID : 191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of residential wood burning in large French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. IGAC Conference "Bridging The scales in atmospheric chemistry : local to global"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et quantification de la matière organique dans une stalagmite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Garaudée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guittonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel H. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8éme colloque national de l'IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial concentrations and seasonnal variations of gaseous and particulate polycyclic aromatic hydrocarbons (PAH) : cases of Chamonix and Maurienne valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. FECS Conference on chemistry and the environment &amp; 2. SFC Meeting on environmental chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation pf PAH particle size distribution and gas/particle partitioning in two alpines valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference 2004 (EAC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerosol studies during the ESCOMPE Experiment : on overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Crête, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon materials for the passive sampling of soil gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhoha Korsia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Heude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de matériaux carbonés enrichis en azote pour la réalisation de préleveurs passifs des gaz du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFEC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Calen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets viticoles sur le territoire Savoie Mont Blanc (France) : une source de composés à haute valeur ajoutée comme alternative à la pratique du brûlage à l’air libre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of biomass burning sources using targeted and untargeted approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Specific Primary and Secondary Organic Markers for PM Source Apportionment Based on Positive Matrix Factorization (PMF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Aerosol Conference (IAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, St. Louis, Missouri, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a residential wood heating emissions abatement policy at local scale in a complex area, the Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of atmospheric particulate matter (PM) using a constrained US-EPA-PMF5.0 model at different urban environments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Alleman L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the renewal of residential wood stoves on the PM biomass burning contribution in a French Alps valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment in a complex environment using advanced Positive Matrix Factorization: advantages and limitations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of PM chemical constituents in different French urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the impact of local meteorology on PM10 and BC atmospheric concentrations in the Alpine Arve valley, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of PMF methodology using an extended suite of specific organic tracers: What benefits/what drawbacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of one year measurements in Arve valley to the chemical knowledge of alpine valleys and deconvolution of combustion sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ježek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque LEFE/CHAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of PCBs and PAHs from the atmosphere to the Arc river (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Johanna Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS RIVERS 2015, 2ème Conférence Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a European inter-laboratory comparison study for the quantification of biomass burning molecular tracers (levoglucosan, galactosan, mannosan) in atmospheric particulate samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verlhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Leoz-Garziandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wood burning in an Alpine valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Močnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of particles sampled in revin, France during the EMEP 2012 Summer campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Setyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waked</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd annual conference, American Association for Aerosol Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Portland, United States. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban organic aerosols ultrafine particles compositions : a high-resolution mass spectrometry characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sol - air de HAP au droit d’une ancienne décharge en cours de réhabilitation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jalinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale de SISEO de l’Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Le Bourget du Lac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the French contribution to the EMEP 2012-2013 summer and winter campaigns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sciare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sellegri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of BC sources in a closed alpine valley in France : seasonal variations and specificities of biomass burning impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur containing Polycyclic Aromatic Hydrocarbons (PASHs) : new perspectives of tracers for source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sources d’émission des polluants organiques persistants dans les vallées alpines par l’utilisation de nouveau traceurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Société Chimique de France section Rhône Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input of stable isotope carbon measurements in the source apportionment of aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the impact of wood burning emissions on carbonaceous aerosols and PM in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Herich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D. Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating aerosol functionalization using HRMS : inputs, advantages, validation in controlled environment and comparison with AMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salque-Moreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Siekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of PM and COV, and source apportionment for a French highway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-soil exchange of PAH and PCB from alps soils : computational and experimental data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’atelier “Sols” de l’OSUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed chemical characterization of ultrafine particles from vehicle exhaust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Donaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert sol–air de polluants organiques en fonction de la nature du sol et de la température.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la section Rhône-Alpes de la Société Chimique de France (SCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Villeurbanne, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission factors and detailed chemical characterization of PM and VOCs from 4 in-use petrol and diesel passenger cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessaloniki, Greece. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large use of wood combustion for domestic heating in France : impacts on the air quality in rural environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMF vs CMB for source apportionment of PM : advantages, limitations, complementarity of the two models explored by applications at different types of environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F.D Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil - air transfer of organic pollutants in montain area - French Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International symposium on Polycyclic Aromatic componds (ISPAC 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of organic carbon emitted by biomass burning and fossil/fuel combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de transfert des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation chimique des particules émises par différents procédés de chauffage et quantification de leur contribution aux taux de PM en vallées alpines par une approche multitraceur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français des Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilisation de micro-polluants présents dans des sols de montagne, étude prévisionnelle et de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la SCF, section Rhône-Alpes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources apportionments of organic matter (OM) in rural and urban sites in France by different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Particul’Air Team, Particul’Air : a multi rural site experiment on aerosol chemistry in rural France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing of wood energy to domestic heating : impact on the ambient air quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Biomass Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particul’Air : a multi rural site experiment on aerosol chemistry in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of fine particulate organic matter in a Mediterranean urban area: Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Temime-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between LC-MS and GC-MS measurements for the determination of levoglucosan and its application to rural and urban atmospheric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Karlsruhe, Germany. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of atmospheric concentrations of levoglucosan with LC-MS and comparison with GC-MS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEconvolution de la contribution de la COMbustion de la BIOmasse aux particules dans la vallée de l’Arve. Projet DECOMBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mocnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IGE, ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DES IMPACTS SUR LA QUALITE DE L'AIR DES ACTIONS DE MODERNISATION DU PARC D'APPAREILS DE CHAUFFAGE AU BOIS A LANSLEBOURG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Golly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brulfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1162C0048, ADEME. 2014, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEREN2BOIS : Evaluation technico-économique des performances énergétiques et environnementales des meilleures techniques disponibles de réduction des émissions de poussières fines et de composes organiques pour les appareils de combustion domestique utilisant la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bachellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Deflorenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ADEME. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 3-06 Les lacs sont-ils affectés par la pollution atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tour des grands lacs alpins naturels en 80 questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, pp.68-69, 2015, 978-2-917199-04-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Polycyclic Aromatic Hydrocarbons (PAHs) in Two French Alpine Valleys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse, Jan Schwarzbauer and Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry. Green Chemistry and Pollutants in Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.409-417, 2005, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26531-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00502200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de sels organiques à anion halogénure pour piéger l'ozone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Papaiconomou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: BF N° 09/01347. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Decilap" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jezek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02055808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Je&#382;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803215v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berlioux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966414v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Drab-Sommesous" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Franconny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798206v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D. Gianini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Francony" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798261v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Particul&#8217;air Team" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803316v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pissot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973350v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973311v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199049v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garaud&#233;e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Saber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969940v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulagnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04822926v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zare Shahne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghighat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hosseini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taheri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06138-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04254669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10325-2023" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03543577v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Masalaite" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steigvil&#279; By&#269;enkien&#279;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Paurait&#279;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Garbariene" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118934" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03721022v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna Borlaza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-8701-2022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.027" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVRNWK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847111v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kelly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7863-2018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01837911v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9617-2018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01428040v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Sosedova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Xiao" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R. Daellenbach" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidmantas Ulevicius" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-117-2017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.115" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG4D5PC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01539273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herich" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.043" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H28NVNWJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717896v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963405v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bachellez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bondot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717858v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gehrig" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulrich" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wichser" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.036" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRNZGK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717910v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717868v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Suptil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3622-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494107v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3243-5" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BLGC9KJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963208v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421732v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963097v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ezratty" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375499v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Greenwald" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Bergin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006662" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68VKZX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378341v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouanneau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Willison" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krivobok" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050412d" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84F4H386-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017107v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-9140(97)00039-8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-078930R9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007354v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-9140(96)01907-8" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMT6JBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007528v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martelet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(96)01910-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSXZX07R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004144v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reverdy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00392-4" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ0D4M7W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004164v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reverdy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)00686-g" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95Q5M28S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007480v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mousset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007526v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheminat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966609v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966607v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Francony" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966605v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966613v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966440v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801068v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salque-Moreton" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donnaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801079v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801147v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801137v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque-Moreton" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monod" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801159v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803341v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801127v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donaz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801172v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803336v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803330v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801115v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801108v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D Gianini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801133v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801232v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801235v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801245v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801251v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801249v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801254v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801258v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801256v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014899v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014901v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deflorenne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717259v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801260v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Noblet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dermigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chatellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-3-569-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04822926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zare Shahne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haghighat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hosseini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taheri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-024-06138-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04449562v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.141242" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Borlaza-Lacoste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mardo&#241;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Ngoc Thuy Dinh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.119179" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04254669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alastuey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10325-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03543577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Masalaite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steigvil&#279; By&#269;enkien&#279;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Paurait&#279;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Garbariene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03721022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna Borlaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samu&#235;l Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-8701-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149367" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03326647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Calas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-11353-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02479476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pernigotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirovano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jaffrezo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2019.100053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-3357-2019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02113941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo-Rehn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5187-2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.10.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LVRNWK0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442664v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11013-2019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02148724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Salameh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10060310" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10110698" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Houdier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7863-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia-Maria Lanzafame" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01837911v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9617-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01428040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bozzetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Sosedova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Xiao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar R. Daellenbach" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidmantas Ulevicius" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-117-2017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalin Federica" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier Charles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aujay-Plouzeau Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlhac St&#233;phane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.05.045" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Je&#382;ek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brulfert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mo&#269;nik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulfert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berlioux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Jaffrezo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.115" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG4D5PC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl. Dewitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hellebust" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Temime-Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-4373-2015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berlioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polo Rehn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4384" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01539273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Herich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D. Gianini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mo&#269;nik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.02.043" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H28NVNWJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cozic" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-141-2012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963405v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Fraboulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bachellez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bondot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chopin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gehrig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ulrich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wichser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2012.02.036" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRNZGK6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608071v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Termine-Roussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2059-2011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Blanche Personnaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jafrezzo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02772248.2011.573621" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608056v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-2039-2011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5295-2010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717868v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Suptil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3622-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00494107v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papaiconomou Nicolas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estager" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3243-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6BLGC9KJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pissot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.09.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFR4QK5R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ezratty" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goriaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060544m" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FD3CM692-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roby Greenwald" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Bergin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006662" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R68VKZX2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378341v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jouanneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Willison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krivobok" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es050412d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-84F4H386-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017119v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aulagnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masclet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.06.013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWTNKJ3C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328366v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masclet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aymoz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327843v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02017107v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labbe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0039-9140(97)00039-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-078930R9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007354v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-9140(96)01907-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRMT6JBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poyard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martelet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(96)01910-7" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSXZX07R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004164v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labb&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reverdy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(94)00686-g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95Q5M28S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02004144v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labb&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reverdy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(95)00392-4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ0D4M7W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007480v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mousset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02007526v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cheminat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Decilap" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guyot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04786337v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164803v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albinet Alexandre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noblet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Besombes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04417007v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Degrendele" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03552580v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236295v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03236293v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237743v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salameh Dalia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147058v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samak&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02288865v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237288v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014774v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevrier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jezek" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocnik" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239339v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239340v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perraudin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Lucarelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014785v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanut" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853617v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853124v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853517v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Alleman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853122v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854279v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02055808v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854136v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Salameh" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966378v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966418v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewitt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Temime-Roussel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995522v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johanna Marcais" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855115v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855119v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855103v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelletier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aujay" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995519v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966415v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Je&#382;ek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hohaus" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sueper" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767383v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Langley Dewitt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hellebust" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966409v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855555v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pelletier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966403v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966425v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803215v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855558v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Verlhac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855514v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966414v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966407v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Drab-Sommesous" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Chretien" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966388v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852857v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803285v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalinoux" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767405v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984802v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782585v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marchand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pouponneau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803392v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798242v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Particul&#8217;air Team" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798231v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. George" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970905v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798206v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803396v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803394v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Francony" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782941v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798249v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Franconny" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782943v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798257v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782909v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782920v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782906v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Favez O" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798191v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798196v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801243v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798261v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798274v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803312v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798272v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wortham" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803303v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803406v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803291v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803416v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monge M.-E." TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803316v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Combet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guittonneau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798277v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973350v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01798279v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577061v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pillot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00358854v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973311v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970395v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199049v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Garaud&#233;e" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Saber" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969940v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villenave" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969936v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158594v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cachier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulagnier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gautier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708805v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhoha Korsia" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Heude" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04418126v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872454v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemire" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01872443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Srivastava" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perraudin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Alleman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966609v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966611v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salameh" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966607v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sylvestre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Francony" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966601v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966605v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966599v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albinet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966613v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995525v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966449v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verlhac" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01966440v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801053v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801068v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salque-Moreton" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Voisin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donnaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803326v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801063v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801079v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801133v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapuis" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803336v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801172v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801147v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Jaffrezo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801137v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salque-Moreton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Siekmann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monod" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801159v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803341v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801127v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donaz" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803330v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801097v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801115v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801108v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.D Gianini" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801223v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801232v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801238v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803364v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803358v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801235v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801245v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801251v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801249v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801256v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801254v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801258v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baduel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014894v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014899v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carteret" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02014901v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deflorenne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01717259v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00502200v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26531-7_37" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801260v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaiconomou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>