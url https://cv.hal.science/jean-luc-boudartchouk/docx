--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -1335,2867 +1335,2867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La frontière et les limites de l’Empire romain tardif. En mots et en images, à travers la Notitia Dignitatum (ca. 400-430)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Limites et territoires, 21, pp.48-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires autour d'une plaque-boucle byzantine du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Constructions de l'archéologie, hors-série, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strabon, les « lacs sacrés » des tectosages et les « zones humides » du toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Molet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, LXVIII, pp.15-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Itinéraires autour d'une plaque-boucle byzantine du VIe siècle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexicographie de la ville dans l'Antiquité romaine. Quelques mots de latin ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Constructions de l'archéologie, hors-série, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2007, Naissance de la ville, 20, pp.52-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « charte de Nizezius » : encore un faux de l’abbaye clunisienne de Moissac ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (259), pp.269-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la fondation de Toulouse (Tolosa) Approches croisées des données géomorphologiques et archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Requi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Limites et territoires, 21, pp.48-55</w:t>
+              <w:t xml:space="preserve">, 2007, Naissance de la ville, 20, pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lexicographie de la ville dans l'Antiquité romaine. Quelques mots de latin ...</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « lacs sacrés » et l’or des tectosages de Toulouse à travers les sources littéraires de l’antiquité tardive, du moyen âge et de l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Naissance de la ville, 20, pp.52-57</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LXVI, pp.15-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La « charte de Nizezius » : encore un faux de l’abbaye clunisienne de Moissac ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte de tombes protohistoriques à incinération Place des Carmes à Toulouse (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dam.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le castrum déserté de Ventajou et son terroir (Félines-Minervois, Hérault) : première approche (Ve-XIVe s.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Zanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (1), pp.293-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2005.1837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le capitolium de Toulouse, l’église Saint-Pierre-et-Saint-Géraud et le martyre de l’évêque Saturnin: nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LXV, pp.15-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La villa rustique de Larajadé (Auch, Gers), un petit établissement rural aux portes d'Augusta Auscorum : l'approche archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XIX, pp.181-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention de Saint-Antonin de Frédelas-Pamiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Comelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, LXIII, pp.15-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et diffusion des sarcophages romains tardifs et mérovingiens de la région de Lourdes (Hautes-Pyrénées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Carrières antiques de la Gaule, 59, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2002.3096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vbi alma -, » à propos d’une inscription en partie inédite provenant de la mosaïque paléochrétienne de l’église de la Daurade (Toulouse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, LXI, pp.79-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forteresse du &amp;quot;Puy de Menoire&amp;quot; commune de Menet (Cantal), Xe-XIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gargam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, tome XXX-XXXI, p. 85-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques ensembles de mobilier d'époque mérovingienne, provenant de nécropoles: Guilhamat de Lacroix-Falgarde, Le Hauré (et le Tourguil) de Drudas, Saint-Michel d'Aussiac au Burgaud (Haute-Garonne), Le Coulomé de Montégut (Gers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gargam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, LX, pp.49-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier bilan sur la céramique de la fin de l'Antiquité et du début du haut Moyen Âge du ruiniforme de Montpellier-le-Vieux (La Roque-Sainte-Marguerite): fouilles J. Poujol, 1995,1996,1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.111-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'habitat rural et le souterrain médiéval de &amp;quot;Pech de Bonal&amp;quot; (Fontanes, Lot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnard Garotin (coll.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XV-XVI, pp.67-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1997.1317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole franque d’Ictium à L’Isle-Jourdain (Gers, Midi-Pyrénées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Praehistorica et Archaeologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30, pp.126-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Capitolium&amp;lt;/i&amp;gt; de &amp;lt;i&amp;gt;Tolosa&amp;lt;/i&amp;gt; ? Les fouilles du parking Esquirol : premiers résultats et essai d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 54, pp.203-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1997.2997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques tardives en Midi-Pyrénées. Premières approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp. 265-277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rempart du Bazacle à Toulouse: une section de la courtine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 56, pp.151-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahors: aux origines du quartier canonial de la cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14 (131-146)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole franque du site de la Gravette, l'Isle-Jourdain (Gers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp.153-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse, la destruction du temple du forum de Toulouse à la fin du IVe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 14, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le locus de la première sépulture de Saturnin de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 54, pp.59-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de la céramique de la fin du IIIe siècle au VIIe siècle sur le forum de Rodez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 7, pp.150-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'église Saint-Pierre-Saint-Géraud de la Pierre à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société archéologique du Midi de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 53, pp.145-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole médiévale du Bouscailloux (Ladinhac, Cantal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 119 (259), pp.269-308</w:t>
+              <w:t xml:space="preserve">, 1993, 105 (203), pp.379-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souvenir du Capitolium de Toulouse à travers les sources de l'Antiquité tardive et du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...283 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23 (1), pp.293-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/amime.2005.1837⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 11, pp.3-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.1993.1240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...833 lines deleted...]
-                <w:t xml:space="preserve">Premier bilan sur la céramique de la fin de l'Antiquité et du début du haut Moyen Âge du ruiniforme de Montpellier-le-Vieux (La Roque-Sainte-Marguerite): fouilles J. Poujol, 1995,1996,1997</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique du Haut Moyen Âge de l'abri du champ de Quercy (La Couvertoirade)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'archéologie aveyronnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 13, pp.111-120</w:t>
-[...1250 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 7, pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4489,51 +4489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres cuites du néolithique au XIXe siècle dans le Nord-Ouest du Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe de Recherches Historiques et Archéologiques de la Vallée de la Sumène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 49, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,51 +4793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de Rodez (Aveyron) du IVe au VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Llech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5161,51 +5161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse au Moyen Âge. 1000 ans d'histoire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Callède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,50 +6318,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fouilles de la Daurade en 1961 et leur réexamen en 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Caille, Sainte-Marie "La Daurade" à Toulouse : du sanctuaire paléochrétien au grand prieuré clunisien médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. du CTHS, pp.317-338, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre IV, 15 de Sidoine Apollinaire et la dédicace du baptistère d'Elaphius à castellum (novembre-décembre 476 ou 477?): l'évêque de Clermont s'est-il rendu à Chastel-sur-Murat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de la Haute-Auvergne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alphonse Vinatié, instituteur et archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68 (107e année, n°2), Société des Lettres, Sciences et Arts "La Haute-Auvergne", pp.547-567, 2006, Revue de la Haute-Auvergne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sépulture de relégation découverte sur le site de l'îlot Castelbou (Toulouse -1991): un guerrier Vandale inhumé à la hâte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Delestré; Michel Kazanski; Patrick Périn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'Age du fer au haut Moyen Âge: archéologique funéraire, princes et élites guerrières ; actes des tables rondes Longroy I (1er et 2 septembre 1998) et Longroy II (24 et 25 aout 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-133, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fouilles de la Daurade en 1961 et leur relecture en 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6374,479 +6628,225 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Caille; Quitterie Cazes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sainte-Marie "La Daurade" à Toulouse: du sanctuaire paléochrétien au grand prieuré clunisien médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Comité des travaux historiques et scientifiques, pp.317-338, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête franque de 507/508 et ses lendemains dans les cités de Toulouse, Albi et Rodez : aux confins de la Septimanie wisigothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Caille, Sainte-Marie "La Daurade" à Toulouse : du sanctuaire paléochrétien au grand prieuré clunisien médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. du CTHS, pp.317-338, 2006</w:t>
+              <w:t xml:space="preserve">Titre : La Méditerranée et le monde mérovingien : témoins archéologiques : actes des XXIIIe Journées internationales d'archéologie mérovingienne, Arles, 11-13 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Provence Archéologie, pp.189-192, 2005, BAP supplément 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une sépulture de relégation découverte sur le site de l'îlot Castelbou (Toulouse -1991): un guerrier Vandale inhumé à la hâte ?</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines des paroisses rurales en Région Midi-Pyrénées : un pré-inventaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Koupaliantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sévègnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Delaplace. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la paroisses rurale en Gaule Méridionale (IVe-IXe siècles). Actes du colloque international de Toulouse, 21-23 mars 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.135-149, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927048v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01927076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pagès-Allary et les travaux de la Comission des enceintes de la Société Préhistorique de France : un apport archéologique décisif sur les sites perchés de la fin de l'Antiquité et du haut Moyen Age</w:t>
               </w:r>
@@ -6895,819 +6895,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana tempora&amp;quot;: la progressive constitution d'une cité chrétienne. Les monuments chrétiens de la ville</w:t>
+                <w:t xml:space="preserve">Christiana tempora&amp;quot;: la progressive constitution d'une cité chrétienne. Les nécropoles et les fondations funéraires chrétiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Scellès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Baccrabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolosa: nouvelles recherches sur Toulouse et son territoire dans l'antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.480-491, 2002, Collection de l'Ecole Française de Rome 281</w:t>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.492-507, 2002, Collection de l'École Française de Rome 281, 2-7283-0641-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928354v1</w:t>
+                <w:t xml:space="preserve">hal-01928320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana tempora&amp;quot;: la progressive constitution d'une cité chrétienne. Les nécropoles et les fondations funéraires chrétiennes</w:t>
+                <w:t xml:space="preserve">Vetera et nova&amp;quot;: les transformations de la ville et l'évolution de l'économie. L'évolution du tissu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolosa: nouvelles recherches sur Toulouse et son territoire dans l'antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.492-507, 2002, Collection de l'École Française de Rome 281, 2-7283-0641-9</w:t>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.416-428, 2002, Collection de l'Ecole Française de Rome 281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928320v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01928366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La césure de l'époque franque: aperçus sur la prise de Toulouse et le début des temps mérovingiens. Le mobilier funéraire, témoin d'influences culturelles et d'une possible présence germanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...74 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolosa: nouvelles recherches sur Toulouse et son territoire dans l'antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.416-428, 2002, Collection de l'Ecole Française de Rome 281</w:t>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.533-542, 2002, Collection de l'Ecole Française de Rome 281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La césure de l'époque franque: aperçus sur la prise de Toulouse et le début des temps mérovingiens. Le mobilier funéraire, témoin d'influences culturelles et d'une possible présence germanique</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La césure de l'époque franque: aperçus sur la prise de Toulouse et le début des temps mérovingiens. L'installation du nouveau pouvoir: le témoignage des sources littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Stutz</w:t>
+                <w:t xml:space="preserve">Jean Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolosa: nouvelles recherches sur Toulouse et son territoire dans l'antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.533-542, 2002, Collection de l'Ecole Française de Rome 281</w:t>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.528-531, 2002, Collection de l'Ecole Française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928340v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La césure de l'époque franque: aperçus sur la prise de Toulouse et le début des temps mérovingiens. L'installation du nouveau pouvoir: le témoignage des sources littéraires</w:t>
+                <w:t xml:space="preserve">Christiana tempora&amp;quot;: la progressive constitution d'une cité chrétienne. Les monuments chrétiens de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guyon</w:t>
+                <w:t xml:space="preserve">Maurice Scellès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pailler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolosa: nouvelles recherches sur Toulouse et son territoire dans l'antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecole Française de Rome, pp.528-531, 2002, Collection de l'Ecole Française de Rome</w:t>
+              <w:t xml:space="preserve">, Ecole Française de Rome, pp.480-491, 2002, Collection de l'Ecole Française de Rome 281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928360v1</w:t>
+                <w:t xml:space="preserve">hal-01928354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ermite Tillo à Brageac (Cantal): une approche archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernadette Fizellier-Sauget. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Auvergne de Sidoine Apollinaire à Grégoire de Tours. Histoire et archéologie. Actes des XIIIes Journées Internationales d'Archéologie Mérovingienne (Clermont-Ferrand, 3-6 octobre 1991)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-114, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une famille méridionale dans l’ombre de Carlat : les Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés méridionales à l’âge féodal (Espagne, Italie et sud de la France xe-xiiie siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.365-374, 1999, 9782810709922. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.26678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pumi.26678⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04161340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'ermite Tillo à Brageac (Cantal): une approche archéologique</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronzières: forteresse et paroisse des époques paléochrétiennes et mérovingiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Fizellier-Sauget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Auvergne de Sidoine Apollinaire à Grégoire de Tours. Histoire et archéologie. Actes des XIIIes Journées Internationales d'Archéologie Mérovingienne (Clermont-Ferrand, 3-6 octobre 1991)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-181, 1999</w:t>
@@ -8671,2577 +8671,2577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bennac, Les Pialades, Négrié, tranche 1, Brens, Tarn : rapport de diagnostic : Languedoc-Roussillon - Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cahors (Lot), Allées Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Square Charles de Gaulle, (issue de secours), Midi-Pyrénées, Haute-Garonne, Toulouse : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Vincent Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2012, 259 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auch (Gers), Place de la Libération, occupation médiévale : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Noheh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Landou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2017, pp.706</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2010, 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 16, rue des 36 ponts : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Onézime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2010, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confluence Tarn - Dourbie à Millau (Aveyron) : sondages archéologiques et suivi de travaux : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2008, 118 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieille-Toulouse (31), Borde-Basse 4 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2007, 2 vol. (68 [36] p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne), 6-8 place Esquirol, Le temple du forum et ses abords : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114012201, Inrap GSO. 2005, 2 vol. (120 p., 68 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castres (Tarn), &amp;quot;Saint-Martial sud&amp;quot; : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4114007501, Inrap GSO. 2005, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eauze (Gers) &amp;quot;Cité Elusa&amp;quot;, projet de funerarium en périphérie de la ville antique d'Elusa : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Onézime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tranier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2003, 1 vol. (23 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castelnau-d’Estrétefonds (Haute-Garonne), Le site néolithique de Fontréal. un exemple d’occupation en zone humide dans la vallée de la Garonne : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO. 2003, 109 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aire de repos - Brocuéjouls, Millau (Aveyron) : Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 2001, 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieille-Toulouse (Haute-Garonne), Evaluation archéologique des parcelles &amp;quot;Borde-Basse&amp;quot; et &amp;quot;Au Village&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EA401423001, Afan GSO. 2000, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du musée Fenaille, Rodez (Aveyron) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 2000, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassin de la Combe du Treboulou, Piles du Viaduc du Lot, [Arcambal], A20 section 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 2000, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Brouals : l'occupation historique, Francoulès (Lot) : rapport de fouille : A20 - L'Occitane : Section 3 : Cahors nord - Souillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1999, 2 vol. (51, [53] p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rn 124, les sites de la déviation nord d'Auch (Gers) : rapport de fouille : DFS de sauvetage urgent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1998, 2 vol. (82, [non pag.] )</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creissels, site du Pla de Peyre, (Aveyron) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Requi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Noheh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1998, 53 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne) Place du parlement, Allées Jules Guesdes. Déviation du collecteur d'eaux pluviales : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2017, 135 p</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Llech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1998, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontanes, opération A20, Pech de Bonal : DFS de sauvetage programmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1996, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lescar, Maison de retraite du Bialé : Rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1996, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landorthe (Haute-Garonne), Le Castéra, Autoroute A64, &amp;quot;La Pyrénéenne&amp;quot;, section Pinas-Martres-Tolosane : [rapport de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Molet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Abila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">140413363, Afan GSO. 1995, 2 vol (77, 30 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse (Haute-Garonne), Allées de Brienne, &amp;quot;rempart du Bazacle &amp;quot; : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1995, 1 vol. (19 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahors (Lot), Cour de l'Archidiacone et cloître de la cathédrale Saint-Etienne de Cahors : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Catalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap GSO. 2012, 259 p</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ribiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rifa Abou El-Nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Afan GSO. 1994, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...801 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abris sous-roche du champ de Quercy (commune de La Couvertoirade, Aveyron) : rapport de sauvetage programmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...1152 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...231 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudartchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11651,51 +11651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.8705" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MVQCH9JS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.715" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.713" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165425v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zanca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1837" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.504" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claeys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165431v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Lapeyre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Biron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gargam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927675v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Filippo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1993.1240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Cazes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gardair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casanave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chabbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Palobart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Napol&#233;one" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89clats%20arvernes%20(tome%202)" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M Kazanski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927095v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koupaliantz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927076v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928354v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Scell&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928320v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baccrab&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rifa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26678" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928468v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnassie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pradali&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier On&#233;zime" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186105v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pujol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185807v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183016v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Texier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185930v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180263v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04120899v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123757v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abila" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribiero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rifa Abou El-Nil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998TOU20049" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudartchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777350v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.8705" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MVQCH9JS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cazes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Jean-Pierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Journot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scuiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.715" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.713" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arramond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927116v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zanca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barrere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1837" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926962v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claeys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Comelongue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2002.3096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Lapeyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Biron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gargam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Salgues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnard Garotin (coll.)" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1997.1317" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165573v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Llech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1997.2997" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l de Filippo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928477v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928476v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.1993.1240" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165974v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Cazes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gardair" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casanave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaplace" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grottesarcheologies.com/les-carnets/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chabbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mullier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Palobart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00967697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Napol&#233;one" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schaad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=%C3%89clats%20arvernes%20(tome%202)" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679263v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boube" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cazes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M Kazanski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967896v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.31011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928048v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927095v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928282v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Koupaliantz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baccrab&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928366v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rifa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stutz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928360v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Scell&#232;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928472v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26678" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928468v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197427v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381835v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peyre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Noheh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197439v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnassie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pradali&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Daussy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984351v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boisseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier On&#233;zime" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186105v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pujol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123950v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arnoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185807v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183016v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Texier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chopin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180234v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180263v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185796v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186722v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123757v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Abila" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04120899v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribiero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rifa Abou El-Nil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185842v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030168v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998TOU20049" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>