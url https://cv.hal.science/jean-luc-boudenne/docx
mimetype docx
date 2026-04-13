--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -93,1133 +93,1133 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrofluorimetric determination of acetone in water samples with solid-phase extraction and a new benzaldehyde derivative</w:t>
+                <w:t xml:space="preserve">Optimized methods for adsorbable organic halides (AOX) and halogen‑specific speciation for tracking disinfection by-products from source to tap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Michel</w:t>
+                <w:t xml:space="preserve">Florence Vélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Boudenne</w:t>
+                <w:t xml:space="preserve">Marie-Florence Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Coulomb</w:t>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126984⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-026-06435-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728677v1</w:t>
+                <w:t xml:space="preserve">hal-05554929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status and future trends of microbial and nematode-based biopesticides for biocontrol of crop pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrofluorimetric determination of acetone in water samples with solid-phase extraction and a new benzaldehyde derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Regus</w:t>
+                <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+                <w:t xml:space="preserve">J.-L. Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Orsière</w:t>
+                <w:t xml:space="preserve">B. Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (2), pp.333-352. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.126984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07388551.2024.2370370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04690560v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a solid-phase extraction step by experimental design for application to SPE-GC-ECD analysis of four bromobenzoquinones and 2,4,6-tribromophenol in chlorinated seawater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Current status and future trends of microbial and nematode-based biopesticides for biocontrol of crop pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40583⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2024.2370370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805422v1</w:t>
+                <w:t xml:space="preserve">hal-04690560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and chlorine reactivity of particulate matter released by bathers in indoor swimming pools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Maréchal</w:t>
+                <w:t xml:space="preserve">Optimization of a solid-phase extraction step by experimental design for application to SPE-GC-ECD analysis of four bromobenzoquinones and 2,4,6-tribromophenol in chlorinated seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Correc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Couzinet</w:t>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cimetière</w:t>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 313, pp.137589. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (23), pp.e40583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913704v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and chlorine reactivity of particulate matter released by bathers in indoor swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Orsière</w:t>
+                <w:t xml:space="preserve">M. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Correc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296903v2</w:t>
+                <w:t xml:space="preserve">hal-03913704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of homemade peroxide-based explosives in water: A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2022.116884⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03914456v1</w:t>
+                <w:t xml:space="preserve">hal-04296903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inputs of disinfection by-products to the marine environment from various industrial activities: Comparison to natural production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of homemade peroxide-based explosives in water: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs von Gunten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217 (118383), </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.116884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2022.116884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631273v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the contamination by 2,4,6-tribromophenol of marine waters and organisms exposed to chlorination discharges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inputs of disinfection by-products to the marine environment from various industrial activities: Comparison to natural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Demelas</w:t>
+                <w:t xml:space="preserve">Matthias Grote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Mas</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Durand</w:t>
+                <w:t xml:space="preserve">Beate Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pantalacci</w:t>
+                <w:t xml:space="preserve">Urs von Gunten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 309, pp.119742. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217 (118383), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2022.118383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725541v1</w:t>
+                <w:t xml:space="preserve">hal-03631273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of dissolved nickel in natural waters using a rapid microplate fluorescence assay method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mountassir El Mouchtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1227,51 +1227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Humbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 275, pp.121170. </w:t>
@@ -1303,291 +1303,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underestimation of Anthropogenic Bromoform Released into the Environment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the contamination by 2,4,6-tribromophenol of marine waters and organisms exposed to chlorination discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Quivet</w:t>
+                <w:t xml:space="preserve">Justine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Höhener</w:t>
+                <w:t xml:space="preserve">Amandine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gautier Revenko</w:t>
+                <w:t xml:space="preserve">Anthony Pantalacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c05073⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 309, pp.119742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566366v1</w:t>
+                <w:t xml:space="preserve">hal-03725541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast UHPLC-MS/MS for the Simultaneous Determination of Azithromycin, Erythromycin, Fluoxetine and Sotalol in Surface Water Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underestimation of Anthropogenic Bromoform Released into the Environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Quivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Azzi</w:t>
+                <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assem Elkak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gautier Revenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (18), pp.8316. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (3), pp.1522-1533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11188316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c05073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478107v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal environments shape chemical and microbial properties of forest litters in circum Mediterranean region</w:t>
               </w:r>
@@ -1701,494 +1705,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-ppb mercury detection in real environmental samples with an improved Rhodamine-based detection system</w:t>
+                <w:t xml:space="preserve">Fast UHPLC-MS/MS for the Simultaneous Determination of Azithromycin, Erythromycin, Fluoxetine and Sotalol in Surface Water Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukhdev Singh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mira Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assem Elkak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121909⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.8316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11188316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026250v1</w:t>
+                <w:t xml:space="preserve">hal-03478107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisyringe Flow Injection Analysis of Tropomyosin Allergens in Shellfish Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sub-ppb mercury detection in real environmental samples with an improved Rhodamine-based detection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhdev Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26195809⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478106v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multisyringe Flow Injection Analysis of Tropomyosin Allergens in Shellfish Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Najib Ben Ali Gam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Borla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salwa Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.126159. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26195809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474009v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an automated system for the analysis of inorganic chloramines in swimming pools via multi-syringe chromatography and photometric detection with ABTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 207, pp.120322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2216,6215 +2216,6474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t>
+                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Slomberg</w:t>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Catalano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+                <w:t xml:space="preserve">Andreea Borla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.126159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414659v1</w:t>
+                <w:t xml:space="preserve">hal-02474009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple, low-cost and rapid thin-layer chromatography method for the determination of individual volatile fatty acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mattio</w:t>
+                <w:t xml:space="preserve">Riccardo Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïnhoa Komino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ay00158a⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 706, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090448v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and speciation of chlorination byproducts in marine waters and sediments of a semi-enclosed bay exposed to industrial chlorinated effluents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lebaron</w:t>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verlande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Demelas</w:t>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845452v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and speciation of chlorination byproducts in marine waters and sediments of a semi-enclosed bay exposed to industrial chlorinated effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284950v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of individual and mixed toxicity of bromoform, tribromoacetic-acid and 2,4,6 tribromophenol, on the embryo-larval development of Paracentrotus lividus sea urchin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a simple, low-cost and rapid thin-layer chromatography method for the determination of individual volatile fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lebaron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simone Richard</w:t>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aïnhoa Komino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (20), pp.20573-20580. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05279-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ay00158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282339v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial contamination and health risks of heavy metal(loid)s in surface soils from a petrochemical complex in the north-eastern region of Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of individual and mixed toxicity of bromoform, tribromoacetic-acid and 2,4,6 tribromophenol, on the embryo-larval development of Paracentrotus lividus sea urchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Boudia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+                <w:t xml:space="preserve">Lilia Mechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadjel</w:t>
+                <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prudent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-018-02195-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20573-20580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012624v1</w:t>
+                <w:t xml:space="preserve">hal-02282339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Spatial contamination and health risks of heavy metal(loid)s in surface soils from a petrochemical complex in the north-eastern region of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Branger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Hadjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-018-02195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737459v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01700927v1</w:t>
+                <w:t xml:space="preserve">hal-01737459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ciulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Théraulaz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 133, pp.216-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.048⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499481v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast microplate assay for simultaneous determination of thiols and dissolved sulfides in wastewater</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ciulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Théraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 132, pp.205 - 210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.022⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 133, pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682342v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fast microplate assay for simultaneous determination of thiols and dissolved sulfides in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.205 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2017.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282203v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of medium-pressure UV-lamp treatment on disinfection by-products in chlorinated seawater swimming pool waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waqas A. Cheema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla M.S. Kaarsholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Rasmus Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 599-600, pp.910-917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (23), pp.13580 - 13591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 813, pp.37-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.05.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.591-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616744v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of brominated disinfection byproducts in the air and water of chlorinated seawater swimming pools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.262 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683113v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed flow system for determination of lead in natural waters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of brominated disinfection byproducts in the air and water of chlorinated seawater swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Margaillan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.03.059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.583 - 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499475v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorination by-product concentration levels in seawater and fish of an industrialised bay (Gulf of Fos, France) exposed to multiple chlorinated effluents</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D-printed flow system for determination of lead in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Puzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.046⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168, pp.298-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407278v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of disinfection by-products in freshwater and seawater swimming pools and evaluation of genotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.94-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adapted sequential chemical fractionation coupled with UV and fluorescence spectroscopy for calcareous soil organic matter study after compost amendment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chlorination by-product concentration levels in seawater and fish of an industrialised bay (Gulf of Fos, France) exposed to multiple chlorinated effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Djamel Boudjellaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">G. Revenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.08.007⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 541, pp.391-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394604v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adapted sequential chemical fractionation coupled with UV and fluorescence spectroscopy for calcareous soil organic matter study after compost amendment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olsen Rainness Mouloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Guirema Abaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.139--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436855v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Masotti</w:t>
+                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Combroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+                <w:t xml:space="preserve">Veronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (15), pp.9308-9316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436884v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+                <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Storck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.180-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436889v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and ultrasensitive microplate determination of trace resorcinol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 470, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436879v1</w:t>
+                <w:t xml:space="preserve">hal-01436855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructed wetlands to reduce metal pollution from industrial catchments in aquatic Mediterranean ecosystems: A review to overcome obstacles and suggest potential solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple and ultrasensitive microplate determination of trace resorcinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2015.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407644v1</w:t>
+                <w:t xml:space="preserve">hal-01436879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple fluorescence-based microplate method for the high-throughput analysis of proline in wine samples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constructed wetlands to reduce metal pollution from industrial catchments in aquatic Mediterranean ecosystems: A review to overcome obstacles and suggest potential solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Höhener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Viglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.135⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456404v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual volatile fatty acids determination by chromogenic derivatization coupled to multi-syringe chromatography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Development of a simple fluorescence-based microplate method for the high-throughput analysis of proline in wine samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.019⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150, pp.274-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01456537v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure levels to brominated compounds in seawater swimming pools treated with chlorine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Individual volatile fatty acids determination by chromogenic derivatization coupled to multi-syringe chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.737-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01456664v1</w:t>
+                <w:t xml:space="preserve">hal-01456537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exposure levels to brominated compounds in seawater swimming pools treated with chlorine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tabaries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.828-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558461v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase extraction – Multisyringe flow injection system for the spectrophotometric determination of selenium with 2,3-diaminonaphthalene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Serra</w:t>
+                <w:t xml:space="preserve">Rafik Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Estella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerdà Victor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (1-2), pp.572-577. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2009.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01407247v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and applications of XAD-4-DAN chelate resin for the separation and determination of Se(IV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid phase extraction – Multisyringe flow injection system for the spectrophotometric determination of selenium with 2,3-diaminonaphthalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Depecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">J.M. Estella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerdà Victor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1-2), pp.572-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2009.12.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361809v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative spectrofluorimetric determination of short-chain volatile fatty acids in aqueous samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Synthesis and applications of XAD-4-DAN chelate resin for the separation and determination of Se(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Palacio-Barco</w:t>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dudal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (8), pp.3063-3070. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (12), pp.877-883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac802768u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666396v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line solid-phase extraction and multisyringe flow injection analysis of Al(III) and Fe(III) in drinking water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Alternative spectrofluorimetric determination of short-chain volatile fatty acids in aqueous samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Edwin Palacio-Barco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-007-1538-y⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (8), pp.3063-3070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac802768u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02533169v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on Metal Extraction Properties of Empore SDB‐XC and Amberlite XAD‐4 Grafted by Salicylic Acid and its Derivatives via Different Bridges</w:t>
+                <w:t xml:space="preserve">On-line solid-phase extraction and multisyringe flow injection analysis of Al(III) and Fe(III) in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Boussetta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Pierre Vanloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496390600674992⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 389 (5), pp.1595-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-007-1538-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533152v1</w:t>
+                <w:t xml:space="preserve">hal-02533169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for fluorescence spectroscopy to assess the quality of soil water-extracted organic matter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+                <w:t xml:space="preserve">Comparative Study on Metal Extraction Properties of Empore SDB‐XC and Amberlite XAD‐4 Grafted by Salicylic Acid and its Derivatives via Different Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ss.0000146021.69183.5d⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.1619-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496390600674992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407298v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of poly(styrene-co-divinylbenzene) resin by grafting on an aluminium selective ligand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Potential for fluorescence spectroscopy to assess the quality of soil water-extracted organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 169 (10), pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ss.0000146021.69183.5d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.918⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01407292v1</w:t>
+                <w:t xml:space="preserve">hal-01407298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of carbon black-slurry electrodes for 4-chlorophenol oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Modification of poly(styrene-co-divinylbenzene) resin by grafting on an aluminium selective ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (10), pp.1050-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00242-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01407282v1</w:t>
+                <w:t xml:space="preserve">hal-01407292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric studies of the behavior of carbon black during phenol oxidation on Ti/Pt electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Performance of carbon black-slurry electrodes for 4-chlorophenol oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1838711⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (2), pp.494-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00242-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407285v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voltammetric studies of the behavior of carbon black during phenol oxidation on Ti/Pt electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 145 (8), pp.2763-2768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1838711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation of aqueous phenol at a carbon black slurry electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edo van Der Vlist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 143 (2), pp.185-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0926-860X(96)00027-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbable organohalogen parameters : method optimization and seasonal variations in different water matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Velia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari-Vorgan Louyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroanalysis 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Aug 2025, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of formation, analysis and ecotoxicity of chlorination by-products generated when using of seawater for industrial processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L Slomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pittsburgh Conference on Analytical Chemistry and Applied Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630725v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of formation, analysis and ecotoxicity of chlorination by-products generated when using of seawater for industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t>
+              <w:t xml:space="preserve">The Pittsburgh Conference on Analytical Chemistry and Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572496v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Trémélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux matériaux hybrides pour l'extraction du sélénium inorganique dans les eaux : élaboration et caractérisation spectrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Matériaux Hybrides Organisés Multifonctionnels (GDR 2922 CNRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de matériaux d'extraction pour la détermination spectrophotométrique du sélénium inorganique dans les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux, Oct 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration de matériaux microporeux pour l’extraction et la détermination par spectrométrie de réflectance du sélénium inorganique dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeunes Chercheuses et Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are sunscreen UV filters polluting our beaches? A case study from consumer habits to water analysis on the French Mediterranan Coast Coauthors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L. Slomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle L. Slomberg</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-12a97c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed system for the spectrophotometric determination of lead in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Flow Injection Analysis and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palma de Majorque, Spain. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8434,275 +8693,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 24. Eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Delpla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.629-656, 2023, 978-2-8109-1007-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic chloramines analysis in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tarek Manasfi &amp; Jean-Luc Boudenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis and Formation of Disinfection Byproducts in Drinking Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Analysis and Formation of Disinfection Byproducts in Drinking Water (92), Elsevier, 2021, Comprehensive Analytical Chemistry, 978-0-444-64343-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8712,527 +8971,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0037, Anses. 2024, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04663715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « une demande d’avis relatif à une demande d'autorisation d'utilisation d'eaux usées traitées au titre de l'article R. 211-131 du code de l'environnement déposée par le consortium Life ReWa Métropole de Montpellier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0198, Anses. 2024, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04665808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des procédés membranaires pour le traitement des eaux de piscine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Causserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2018-SA-0034, Anses. 2020, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId293"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9379,51 +9638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Correc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137589" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116884" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pantalacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Revenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c05073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01845452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.06.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mechiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05279-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Boudia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-018-02195-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522155v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas A. Cheema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla M.S. Kaarsholm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rasmus Andersen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407278v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boudjellaba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.046" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.918" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z1XXWFQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerclier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00242-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP572VHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838711" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gal&#233;a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo van Der Vlist" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00027-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPWR9XQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630725v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05363776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437858v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04468949v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0629" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564718v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374192v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Correc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137589" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pantalacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Revenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c05073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01845452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.06.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mechiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05279-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Boudia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-018-02195-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas A. Cheema" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla M.S. Kaarsholm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rasmus Andersen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boudjellaba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.918" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z1XXWFQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00242-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP572VHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838711" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gal&#233;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo van Der Vlist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00027-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPWR9XQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450989v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05363776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05561419v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04468949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>