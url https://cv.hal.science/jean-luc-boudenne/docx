--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -650,295 +650,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and chlorine reactivity of particulate matter released by bathers in indoor swimming pools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maréchal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Cimetière</w:t>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913704v1</w:t>
+                <w:t xml:space="preserve">hal-04296903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flor Regus</w:t>
+                <w:t xml:space="preserve">Characterization and chlorine reactivity of particulate matter released by bathers in indoor swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Correc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couzinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Orsière</w:t>
+                <w:t xml:space="preserve">N. Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (11), pp.1123. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296903v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of homemade peroxide-based explosives in water: A review</w:t>
               </w:r>
@@ -1571,291 +1571,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal environments shape chemical and microbial properties of forest litters in circum Mediterranean region</w:t>
+                <w:t xml:space="preserve">Fast UHPLC-MS/MS for the Simultaneous Determination of Azithromycin, Erythromycin, Fluoxetine and Sotalol in Surface Water Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borsali</w:t>
+                <w:t xml:space="preserve">Mira Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Z. Lerch</w:t>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Besbes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assem Elkak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13023⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (18), pp.8316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11188316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905415v1</w:t>
+                <w:t xml:space="preserve">hal-03478107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast UHPLC-MS/MS for the Simultaneous Determination of Azithromycin, Erythromycin, Fluoxetine and Sotalol in Surface Water Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal environments shape chemical and microbial properties of forest litters in circum Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Z. Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Azzi</w:t>
+                <w:t xml:space="preserve">R. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assem Elkak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (18), pp.8316. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (2), pp.1010-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11188316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478107v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-ppb mercury detection in real environmental samples with an improved Rhodamine-based detection system</w:t>
               </w:r>
@@ -2235,51 +2235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,1091 +2484,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a simple, low-cost and rapid thin-layer chromatography method for the determination of individual volatile fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ollivier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aïnhoa Komino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ay00158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284950v1</w:t>
+                <w:t xml:space="preserve">hal-02090448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and speciation of chlorination byproducts in marine waters and sediments of a semi-enclosed bay exposed to industrial chlorinated effluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Manasfi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carine Demelas</w:t>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222 (1), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845452v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Occurrence and speciation of chlorination byproducts in marine waters and sediments of a semi-enclosed bay exposed to industrial chlorinated effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144752v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simple, low-cost and rapid thin-layer chromatography method for the determination of individual volatile fatty acids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïnhoa Komino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ay00158a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090448v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of individual and mixed toxicity of bromoform, tribromoacetic-acid and 2,4,6 tribromophenol, on the embryo-larval development of Paracentrotus lividus sea urchin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial contamination and health risks of heavy metal(loid)s in surface soils from a petrochemical complex in the north-eastern region of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Mechiri</w:t>
+                <w:t xml:space="preserve">Hayat Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Richard</w:t>
+                <w:t xml:space="preserve">Mohammed Hadjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05279-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-018-02195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282339v1</w:t>
+                <w:t xml:space="preserve">hal-02012624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial contamination and health risks of heavy metal(loid)s in surface soils from a petrochemical complex in the north-eastern region of Algeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+                <w:t xml:space="preserve">Assessment of individual and mixed toxicity of bromoform, tribromoacetic-acid and 2,4,6 tribromophenol, on the embryo-larval development of Paracentrotus lividus sea urchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadjel</w:t>
+                <w:t xml:space="preserve">Lilia Mechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prudent</w:t>
+                <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20573-20580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-018-02195-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012624v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Marco Ciulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737459v1</w:t>
+                <w:t xml:space="preserve">hal-01700927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ciulu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700927v1</w:t>
+                <w:t xml:space="preserve">hal-01737459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
               </w:r>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ciulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,508 +3812,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of medium-pressure UV-lamp treatment on disinfection by-products in chlorinated seawater swimming pool waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.591-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522155v1</w:t>
+                <w:t xml:space="preserve">hal-02282203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
+              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 813, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656941v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Effect of medium-pressure UV-lamp treatment on disinfection by-products in chlorinated seawater swimming pool waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas A. Cheema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla M.S. Kaarsholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Rasmus Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 813, pp.37-44. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599-600, pp.910-917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435494v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (3), pp.591-603. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (23), pp.13580 - 13591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282203v1</w:t>
+                <w:t xml:space="preserve">hal-01656941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
               </w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4429,51 +4429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of brominated disinfection byproducts in the air and water of chlorinated seawater swimming pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,77 +4585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Puzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 168, pp.298-302. </w:t>
@@ -4693,90 +4693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of disinfection by-products in freshwater and seawater swimming pools and evaluation of genotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Meo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4875,51 +4875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Revenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 541, pp.391-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Guirema Abaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5081,437 +5081,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Storck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.180-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436889v1</w:t>
+                <w:t xml:space="preserve">hal-01436884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a new ecotoxicity evaluation tool based on morphological responses of five helophytes to mixtures of pollutants: The Helophyte Development Index</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.022⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 470, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436884v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Hydroxymyristic acid as a chemical marker to detect endotoxins in dialysis water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation Products of Benzophenone-3 in Chlorinated Seawater Swimming Pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupesh K. Mishra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Veronika Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 470, pp.71-77. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (15), pp.9308-9316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2014.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b00841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436855v1</w:t>
+                <w:t xml:space="preserve">hal-01436889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and ultrasensitive microplate determination of trace resorcinol</w:t>
               </w:r>
@@ -5614,90 +5614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructed wetlands to reduce metal pollution from industrial catchments in aquatic Mediterranean ecosystems: A review to overcome obstacles and suggest potential solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Guittonny-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Estella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerdà Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6399,64 +6399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and applications of XAD-4-DAN chelate resin for the separation and determination of Se(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,64 +6675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line solid-phase extraction and multisyringe flow injection analysis of Al(III) and Fe(III) in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,64 +6821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study on Metal Extraction Properties of Empore SDB‐XC and Amberlite XAD‐4 Grafted by Salicylic Acid and its Derivatives via Different Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7055,103 +7055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of poly(styrene-co-divinylbenzene) resin by grafting on an aluminium selective ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (10), pp.1050-1057. </w:t>
@@ -7201,51 +7201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of carbon black-slurry electrodes for 4-chlorophenol oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric studies of the behavior of carbon black during phenol oxidation on Ti/Pt electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7408,51 +7408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation of aqueous phenol at a carbon black slurry electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,51 +7582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbable organohalogen parameters : method optimization and seasonal variations in different water matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Velia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,221 +7688,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of formation, analysis and ecotoxicity of chlorination by-products generated when using of seawater for industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t>
+              <w:t xml:space="preserve">The Pittsburgh Conference on Analytical Chemistry and Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572496v1</w:t>
+                <w:t xml:space="preserve">hal-03630725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of formation, analysis and ecotoxicity of chlorination by-products generated when using of seawater for industrial processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of environmental exposure to nanoparticulate TiO2 UV-filters used in sunscreens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle L Slomberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pittsburgh Conference on Analytical Chemistry and Applied Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Durham, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630725v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des eaux du Littoral par les Absorbeurs d'UV issus de crèmes solaires, Générée par les activités Estivales PLAGE-UV</w:t>
               </w:r>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,64 +8035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8128,277 +8128,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de matériaux d'extraction pour la détermination spectrophotométrique du sélénium inorganique dans les eaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Elaboration de matériaux microporeux pour l’extraction et la détermination par spectrométrie de réflectance du sélénium inorganique dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux, Oct 2007, Pau, France</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheuses et Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363776v1</w:t>
+                <w:t xml:space="preserve">hal-05561419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de matériaux microporeux pour l’extraction et la détermination par spectrométrie de réflectance du sélénium inorganique dans les eaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Elaboration de matériaux d'extraction pour la détermination spectrophotométrique du sélénium inorganique dans les eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheuses et Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">7ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux, Oct 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561419v1</w:t>
+                <w:t xml:space="preserve">hal-05363776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8602,51 +8602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Flow Injection Analysis and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palma de Majorque, Spain. , 2016</w:t>
@@ -9638,51 +9638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Correc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137589" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pantalacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Revenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c05073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01845452v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.06.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mechiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05279-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Boudia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-018-02195-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas A. Cheema" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla M.S. Kaarsholm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rasmus Andersen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boudjellaba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.918" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z1XXWFQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00242-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP572VHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838711" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gal&#233;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo van Der Vlist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00027-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPWR9XQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450989v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05363776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05561419v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04468949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Correc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pantalacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Revenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c05073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01845452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Boudia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-018-02195-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mechiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05279-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas A. Cheema" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla M.S. Kaarsholm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rasmus Andersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boudjellaba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.918" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z1XXWFQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00242-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP572VHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838711" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gal&#233;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo van Der Vlist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00027-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPWR9XQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450989v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05561419v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05363776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04468949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>