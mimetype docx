--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -650,295 +650,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and chlorine reactivity of particulate matter released by bathers in indoor swimming pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Orsière</w:t>
+                <w:t xml:space="preserve">M. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Correc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couzinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 313, pp.137589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296903v2</w:t>
+                <w:t xml:space="preserve">hal-03913704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and chlorine reactivity of particulate matter released by bathers in indoor swimming pools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Couzinet</w:t>
+                <w:t xml:space="preserve">Statistical Experimental Design as a New Approach to Optimize a Solid-State Fermentation Substrate for the Production of Spores and Bioactive Compounds from Trichoderma asperellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhane Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flor Regus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cimetière</w:t>
+                <w:t xml:space="preserve">Magalie Claeys-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Farnet da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Orsière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 313, pp.137589. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9111123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913704v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296903v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of homemade peroxide-based explosives in water: A review</w:t>
               </w:r>
@@ -2099,278 +2099,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an automated system for the analysis of inorganic chloramines in swimming pools via multi-syringe chromatography and photometric detection with ABTS</w:t>
+                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Chehab</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Borla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120322⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.126159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294832v1</w:t>
+                <w:t xml:space="preserve">hal-02474009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of phytometabolites on metal tolerance of the pseudo-metallophyte -Rosmarinus officinalis-in a Mediterranean brownfield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
+                <w:t xml:space="preserve">Development of an automated system for the analysis of inorganic chloramines in swimming pools via multi-syringe chromatography and photometric detection with ABTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.126159. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207, pp.120322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474009v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing UV filter inputs into beach waters during recreational activity: A field study of three French Mediterranean beaches from consumer survey to water analysis.</w:t>
               </w:r>
@@ -2614,961 +2614,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
+                <w:t xml:space="preserve">Occurrence and speciation of chlorination byproducts in marine waters and sediments of a semi-enclosed bay exposed to industrial chlorinated effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Méo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Karine Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+                <w:t xml:space="preserve">Maxime Verlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144752v1</w:t>
+                <w:t xml:space="preserve">hal-01845452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and speciation of chlorination byproducts in marine waters and sediments of a semi-enclosed bay exposed to industrial chlorinated effluents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Manasfi</w:t>
+                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Lebaron</w:t>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verlande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Demelas</w:t>
+                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845452v1</w:t>
+                <w:t xml:space="preserve">hal-02284950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified 3D-printed device for mercury determination in waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+                <w:t xml:space="preserve">Development of mutagenic activity following the chlorination of the sunscreen UV filter benzophenone-8 (dioxybenzone) in bromide-rich water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Di Rocco</w:t>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1082, pp.78-85. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (4), pp.663-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.06.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284950v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial contamination and health risks of heavy metal(loid)s in surface soils from a petrochemical complex in the north-eastern region of Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of individual and mixed toxicity of bromoform, tribromoacetic-acid and 2,4,6 tribromophenol, on the embryo-larval development of Paracentrotus lividus sea urchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Boudia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+                <w:t xml:space="preserve">Lilia Mechiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadjel</w:t>
+                <w:t xml:space="preserve">Simone Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prudent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-018-02195-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20573-20580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012624v1</w:t>
+                <w:t xml:space="preserve">hal-02282339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of individual and mixed toxicity of bromoform, tribromoacetic-acid and 2,4,6 tribromophenol, on the embryo-larval development of Paracentrotus lividus sea urchin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Lebaron</w:t>
+                <w:t xml:space="preserve">Spatial contamination and health risks of heavy metal(loid)s in surface soils from a petrochemical complex in the north-eastern region of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Boudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Mechiri</w:t>
+                <w:t xml:space="preserve">Mohammed Hadjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Richard</w:t>
+                <w:t xml:space="preserve">P. Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (20), pp.20573-20580. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05279-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-018-02195-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282339v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mattio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ciulu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700927v1</w:t>
+                <w:t xml:space="preserve">hal-01737459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed lab-on-valve for fluorescent determination of cadmium and lead in water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly-sensitive microplate fluorimetric method for the high-throughput determination of nitrate ion in aqueous compost extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Marco Ciulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Demelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.201-208. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.424 - 429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2018.02.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737459v1</w:t>
+                <w:t xml:space="preserve">hal-01700927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput determination of ammonium and primary amine compounds in environmental and food samples</w:t>
               </w:r>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ciulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Di Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3812,508 +3812,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of medium-pressure UV-lamp treatment on disinfection by-products in chlorinated seawater swimming pool waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waqas A. Cheema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla M.S. Kaarsholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Rasmus Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599-600, pp.910-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282203v1</w:t>
+                <w:t xml:space="preserve">hal-01522155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
+                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (23), pp.13580 - 13591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435494v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of medium-pressure UV-lamp treatment on disinfection by-products in chlorinated seawater swimming pool waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the genotoxicity of two commonly occurring byproducts of water disinfection: chloral hydrate and bromal hydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 599-600, pp.910-917. </w:t>
+              <w:t xml:space="preserve">Mutation Research/Mutation Research Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 813, pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522155v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Organic UV filters in Chlorinated Seawater Swimming Pools: Transformation Pathways and Bromoform Formation</w:t>
+                <w:t xml:space="preserve">Occurrence, origin, and toxicity of disinfection byproducts in chlorinated swimming pools: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Manasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (23), pp.13580 - 13591. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (3), pp.591-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656941v1</w:t>
+                <w:t xml:space="preserve">hal-02282203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and factors affecting levels of airborne and water bromoform in chlorinated seawater swimming pools</w:t>
               </w:r>
@@ -4585,77 +4585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mattio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert-Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Puzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 168, pp.298-302. </w:t>
@@ -4732,51 +4732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Meo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4875,51 +4875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Revenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Demelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 541, pp.391-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Guirema Abaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5653,51 +5653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Masotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6283,51 +6283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Estella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerdà Victor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6399,64 +6399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and applications of XAD-4-DAN chelate resin for the separation and determination of Se(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,64 +6675,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line solid-phase extraction and multisyringe flow injection analysis of Al(III) and Fe(III) in drinking water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,64 +6821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study on Metal Extraction Properties of Empore SDB‐XC and Amberlite XAD‐4 Grafted by Salicylic Acid and its Derivatives via Different Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6964,51 +6964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7055,103 +7055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of poly(styrene-co-divinylbenzene) resin by grafting on an aluminium selective ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (10), pp.1050-1057. </w:t>
@@ -7201,51 +7201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of carbon black-slurry electrodes for 4-chlorophenol oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7304,51 +7304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric studies of the behavior of carbon black during phenol oxidation on Ti/Pt electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7408,51 +7408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical oxidation of aqueous phenol at a carbon black slurry electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,51 +7582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbable organohalogen parameters : method optimization and seasonal variations in different water matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Velia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vassalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of formation, analysis and ecotoxicity of chlorination by-products generated when using of seawater for industrial processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pittsburgh Conference on Analytical Chemistry and Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7914,51 +7914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,64 +8035,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8134,77 +8134,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de matériaux microporeux pour l’extraction et la détermination par spectrométrie de réflectance du sélénium inorganique dans les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,103 +8259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de matériaux d'extraction pour la détermination spectrophotométrique du sélénium inorganique dans les eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Depecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès international du GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de Recherche Universitaire sur les Techniques de Traitement et d’Epuration des Eaux, Oct 2007, Pau, France</w:t>
@@ -8602,51 +8602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Flow Injection Analysis and Related Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Palma de Majorque, Spain. , 2016</w:t>
@@ -8701,51 +8701,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 24. Eaux</w:t>
+                <w:t xml:space="preserve">Eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianis Delpla</w:t>
@@ -8780,51 +8780,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t>
+              <w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.629-656, 2023, 978-2-8109-1007-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0629⟩</w:t>
@@ -9638,51 +9638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Correc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pantalacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Revenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c05073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01845452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.06.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Boudia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-018-02195-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mechiri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05279-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas A. Cheema" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla M.S. Kaarsholm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rasmus Andersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boudjellaba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.918" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z1XXWFQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00242-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP572VHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838711" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gal&#233;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo van Der Vlist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00027-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPWR9XQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450989v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05561419v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05363776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04468949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05554929v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence V&#233;lia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Demelas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vassalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-026-06435-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Boudenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coulomb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert-Peillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126984" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Regus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Farnet da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2024.2370370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demelas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40583" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Correc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137589" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296903v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Claeys-Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert-Peillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Escher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs von Gunten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118383" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mountassir El Mouchtari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Humbel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pantalacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119742" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Revenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c05073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Azzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ravier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Elkak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11188316" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02905415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borsali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Z. Lerch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Besbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03026250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdev Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121909" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03478106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Ben Ali Gam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Sadok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195809" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Borla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Chehab" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mattio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;nhoa Komino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ay00158a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01845452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Manasfi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verlande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2018.06.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02284950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Di Rocco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.06.062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282339v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mechiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05279-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02012624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Boudia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadjel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prudent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-018-02195-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01737459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.02.051" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ciulu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.01.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Robert-Peillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.01.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas A. Cheema" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla M.S. Kaarsholm" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rasmus Andersen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02624" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2016.11.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2017.05.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Puzio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.03.059" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436743v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.12.028" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boudjellaba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436884v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guittonny-Philippe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Masotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK3S698L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436855v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupesh K. Mishra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2014.10.013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Storck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00841" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436879v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.04.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viglione" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.11.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456404v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.10.135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PJ5ZL2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456664v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabaries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.060" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTZJC0M4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Estella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerd&#224; Victor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.12.045" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2SDB4KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01361809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Depecker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2009.09.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXKHRTX9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666396v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Palacio-Barco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac802768u" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533169v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanloot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1538-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D1B449CF7DE154C76542EEBD7FD868AE241DBB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boussetta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496390600674992" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000146021.69183.5d" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.918" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8Z1XXWFQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407282v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerclier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00242-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP572VHP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407285v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1838711" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gal&#233;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo van Der Vlist" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(96)00027-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPWR9XQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Velia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05450989v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05561419v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05363776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373825v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-12a97c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04468949v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Delpla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;rardin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>