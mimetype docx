--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Bouillon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois figures du BIM : implications pour les acteurs du logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Patrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en critique des rationalisations info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « collaboratif » dans les organisations : une question de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les organisations collaboratives en question, 55, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.7650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’Information et de la Communication et « architexture » organisationnelle : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique dans le secteur du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Patrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques d’information et de communication et rationalisations organisationnelles : les « compétences numériques » face à la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 16/1 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.018.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et le transfert de l'information dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Haakenstad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.075.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational devices for knowledge management: Proposal for a crossover perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.382-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise scientifique en société : regards communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les chercheurs au coeur de l'expertise, 64, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter et méta-organisations : penser les composites organisationnels pour saisir communicationnellement crises et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalisation de la créativité. Enjeux communicationnels des nouvelles formes organisationnelles de construction collective de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la SFSIC - Création, créativité et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les ‘compétences’ associées aux TNIC : discours, dispositifs, pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co 2015 : Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications conversationnelles des réseaux sociaux d'entreprise : normalisation de l'interaction et rationalisation communicationnelle de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction de la « fracture numérique » aux prises avec le pilotage d'un projet : les TICE entre rationalisation économique et rationalisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Supérieur de la Documentiton (ISD), Université La Manouba, Apr 2005, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes & techniques de recueil des données en communications organisationnelles : le cas d’un outil de gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche communicationnelle des processus de rationalisation cognitive des organisations : contours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les contours d'une approche en termes de communication organisationnelle. Quelle application à l'étude des dispositifs de management des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les communications organisationnelles en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2 Haute Bretagne, Nov 2001, Rennes, France. pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Delcambre; Sidonie Gallot. 342 p., 2021, 978-2-9575064-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·trices des unités de recherche en sciences de l’information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches communicationnelles des organisations, Perspectives internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Miral. , 74, 216 p., 2008, Approches communicationnelles des organisations, Perspectives internationales, Jean-Louis DARRÉON, 978-2-85816-969-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. , 31, 268 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation(s) : entre critique et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations collaboratives en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2019, 979-10-300-0370-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des recherches en Sciences de l’Information et de la Communication. CPDIRSIC. Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Bouillon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle et transition énergétique : enjeux interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67, pp.171-178. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14jdl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois figures du BIM : implications pour les acteurs du logement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Patrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Le Corf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers RAMAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en critique des rationalisations info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « collaboratif » dans les organisations : une question de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les organisations collaboratives en question, 55, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.7650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l’Information et de la Communication et « architexture » organisationnelle : présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.7276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette numérique dans le secteur du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Patrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques d’information et de communication et rationalisations organisationnelles : les « compétences numériques » face à la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 16/1 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.018.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation et le transfert de l'information dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loïc Bolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Haakenstad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.075.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational devices for knowledge management: Proposal for a crossover perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.382-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise scientifique en société : regards communicationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les chercheurs au coeur de l'expertise, 64, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ORG&CO - Traductions, recompositions, articulations, structurations… (re)penser le lien entre technologies, organisations et communications avec Anne Mayère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Martin-Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC. La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter et méta-organisations : penser les composites organisationnels pour saisir communicationnellement crises et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Labs : quelles stratégies d'acteurs, quelles nouvelles formes de génération de connaissances et quels nouveaux modèles de coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création, créativité et médiation - XXIeme congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalisation de la créativité. Enjeux communicationnels des nouvelles formes organisationnelles de construction collective de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la SFSIC - Création, créativité et médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris - MSH Paris-Nord, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les ‘compétences’ associées aux TNIC : discours, dispositifs, pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co 2015 : Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications conversationnelles des réseaux sociaux d'entreprise : normalisation de l'interaction et rationalisation communicationnelle de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction de la « fracture numérique » aux prises avec le pilotage d'un projet : les TICE entre rationalisation économique et rationalisation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information numérique et les enjeux de la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Supérieur de la Documentiton (ISD), Université La Manouba, Apr 2005, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes & techniques de recueil des données en communications organisationnelles : le cas d’un outil de gestion de projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du GER Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche communicationnelle des processus de rationalisation cognitive des organisations : contours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X° Colloque bilatéral franco-roumain, CIFSIC Université de Bucarest, 28 juin – 3 juillet 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les contours d'une approche en termes de communication organisationnelle. Quelle application à l'étude des dispositifs de management des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches sur les communications organisationnelles en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2 Haute Bretagne, Nov 2001, Rennes, France. pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Delcambre; Sidonie Gallot. 342 p., 2021, 978-2-9575064-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l'information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·trices des unités de recherche en sciences de l’information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885229v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches communicationnelles des organisations, Perspectives internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Miral. , 74, 216 p., 2008, Approches communicationnelles des organisations, Perspectives internationales, Jean-Louis DARRÉON, 978-2-85816-969-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. , 31, 268 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation(s) : entre critique et émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations collaboratives en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, 2019, 979-10-300-0370-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation des savoirs, éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Walter; David Douyère; Jean-Luc Bouillon; Caroline Ollivier-Yaniv. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des recherches en sciences de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence permanente des directeurs·rices des unités de recherche en sciences de l'information et de la communication (CPDirSIC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-179, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des recherches en Sciences de l’Information et de la Communication. CPDIRSIC. Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592772v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02088327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.018.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Bolon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thierry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Schr&#246;ter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.075.0102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655314v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885229v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125999v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14jdl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Patrascu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Corf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#233;mont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gard&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7650" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02100132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7276" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02088327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.018.0089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424963v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Bolon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thierry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Schr&#246;ter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Haakenstad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.075.0102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Martin-Scholz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02424857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02510867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Gallot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885229v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cerisier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2018/09/dynamiques-des-recherches-sic-web-180919.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>