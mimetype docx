--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1087,287 +1087,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time–Temperature Superposition Principle in Shearing Tests Compared to Tension Conditions for Polymers Close to Glass Transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior and morphology evolution of polyamide 12 in laser powder bed fusion process: Experimental characterization and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eloy Federico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Rival</w:t>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24043944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.104-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014924v1</w:t>
+                <w:t xml:space="preserve">hal-04189037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior and morphology evolution of polyamide 12 in laser powder bed fusion process: Experimental characterization and numerical simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time–Temperature Superposition Principle in Shearing Tests Compared to Tension Conditions for Polymers Close to Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103, pp.104-119. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.3944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189037v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the time-temperature equivalence at large deformation to describe the mechanical behavior of polyethylene-based thermoplastic, thermoset and vitrimer polymers</w:t>
               </w:r>
@@ -1477,755 +1477,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
+                <w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laügt</w:t>
+                <w:t xml:space="preserve">Fangxin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.111403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389118v1</w:t>
+                <w:t xml:space="preserve">hal-03903928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fangxin Zou</w:t>
+                <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 176, pp.111403. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.4097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903928v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (19), pp.4097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of eccentricity on Thick Adherend Shear Tests</w:t>
+                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Charpentier</w:t>
+                <w:t xml:space="preserve">Feng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perderiset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Georgi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
+                <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102910⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.4165-4178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508465v1</w:t>
+                <w:t xml:space="preserve">hal-03188811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the influence of eccentricity on Thick Adherend Shear Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Chen</w:t>
+                <w:t xml:space="preserve">C. Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Sawada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hummel</w:t>
+                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.4165-4178. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.102910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188811v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Sawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (7), pp.4165-4178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874102v1</w:t>
@@ -2364,624 +2364,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
+                <w:t xml:space="preserve">Heat source and voiding signatures of Mullins damage in filled EPDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burgarella</w:t>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Lluïsa Maspoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.106838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000114v1</w:t>
+                <w:t xml:space="preserve">hal-03047223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat source and voiding signatures of Mullins damage in filled EPDM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.106838. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047223v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and filler ratio transitions from chains network to filler network damage in EPDM during single and cyclic loadings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 197, pp.122435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122435⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047083v1</w:t>
+                <w:t xml:space="preserve">hal-03081954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.E. Federico</w:t>
+                <w:t xml:space="preserve">Strain and filler ratio transitions from chains network to filler network damage in EPDM during single and cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
+              <w:t xml:space="preserve">, 2020, 197, pp.122435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081954v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Strain Rate on Damage in Filled EPDM during Single and Cyclic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Lluïsa Maspoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (12), pp.3021. </w:t>
@@ -3032,77 +3032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cellulose aerogels and cryogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nela Buchtová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (39), pp.7901-7908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,103 +3136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-induced network chains damage in carbon black filled EPDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 175, pp.329-338. </w:t>
@@ -3309,51 +3309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (10), pp.1047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3378,77 +3378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3753,419 +3753,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
+                <w:t xml:space="preserve">Modeling of time dependent mechanical behavior of polymers: Comparison between amorphous and semicrystalline polyethylene terephthalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (35), pp.43837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.43837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368853v1</w:t>
+                <w:t xml:space="preserve">hal-01353996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesomechanics parametric finite element study of damage growth and coalescence in polymers using an Elastoviscoelastic-Viscoplastic internal state variable model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lawrimore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David K. Francis</w:t>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297903v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of time dependent mechanical behavior of polymers: Comparison between amorphous and semicrystalline polyethylene terephthalate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesomechanics parametric finite element study of damage growth and coalescence in polymers using an Elastoviscoelastic-Viscoplastic internal state variable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lawrimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gehring</w:t>
+                <w:t xml:space="preserve">David K. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousef Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.43837⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01353996v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the mechanical behavior and impact properties of polypropylene and copolymer polypropylene</w:t>
               </w:r>
@@ -4268,64 +4268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a four-cameras stereovision system to characterize large 3D deformation in elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,51 +4385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,362 +4768,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TG–DSC–FTIR–MS study of gaseous compounds evolved during thermal decomposition of styrene-butadiene rubber</w:t>
+                <w:t xml:space="preserve">Data mining and knowledge discovery in materials science and engineering: A polymer nanocomposites case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonyraj Arockiasamy</w:t>
+                <w:t xml:space="preserve">Osama Abuomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hossein Toghiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2559-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.615-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713108v1</w:t>
+                <w:t xml:space="preserve">hal-00861560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining and knowledge discovery in materials science and engineering: A polymer nanocomposites case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TG–DSC–FTIR–MS study of gaseous compounds evolved during thermal decomposition of styrene-butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+                <w:t xml:space="preserve">Antonyraj Arockiasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Toghiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger King</w:t>
+                <w:t xml:space="preserve">David Oglesby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Toghiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4), pp.615-624. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.535 - 542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2013.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2559-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861560v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An internal state variable material model for predicting the time, thermomechanical, and stress state dependence of amorphous glassy polymers under large deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David K. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Tschopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,290 +5757,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Hierarchical Multiscale Modeling to Describe the Mechanical Behavior of Amorphous Polymers</w:t>
+                <w:t xml:space="preserve">A cohesive zone model for fatigue and creep–fatigue crack growth in single crystal superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallerneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.3183779⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.868 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719475v1</w:t>
+                <w:t xml:space="preserve">hal-01720464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for fatigue and creep–fatigue crack growth in single crystal superalloys</w:t>
+                <w:t xml:space="preserve">Review of Hierarchical Multiscale Modeling to Describe the Mechanical Behavior of Amorphous Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.3183779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01720464v1</w:t>
+                <w:t xml:space="preserve">hal-01719475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anisotropic compressive mechanical properties of the rabbit patellar tendon</w:t>
               </w:r>
@@ -6757,338 +6757,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381597v1</w:t>
+                <w:t xml:space="preserve">hal-04373919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373919v1</w:t>
+                <w:t xml:space="preserve">hal-04381669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
+                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381669v1</w:t>
+                <w:t xml:space="preserve">hal-04381597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research of new indicators to evaluate the drift in the behaviour of mechanical recycled PET for bottle blowing</w:t>
               </w:r>
@@ -7234,51 +7234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7808,51 +7808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8352,51 +8352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the adhesion mechanisms in a titanium - composite bonded joint with consideration of environmental aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,51 +8572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface solicitation of a bonded joint by Thick Adherend Shear Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,51 +8723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8803,355 +8803,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et homogénéisation de VERs de mousses polymère: relation microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Alexis</w:t>
+                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429066v1</w:t>
+                <w:t xml:space="preserve">hal-02428879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+                <w:t xml:space="preserve">On the usefulness of Time Temperature superposition principle for characterising non-linear mechanical behaviour of polymers and composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">BSSM 14th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428879v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the usefulness of Time Temperature superposition principle for characterising non-linear mechanical behaviour of polymers and composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+                <w:t xml:space="preserve">Génération et homogénéisation de VERs de mousses polymère: relation microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dessors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 14th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429218v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
               </w:r>
@@ -9163,51 +9163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,77 +9482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9722,523 +9722,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621563v1</w:t>
+                <w:t xml:space="preserve">hal-01558420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697470v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558420v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033881v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de VERs et calcul d'homogénéisation : application aux composites thermoplastiques à renforts discontinus</w:t>
               </w:r>
@@ -10434,553 +10434,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled epdm rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500698v1</w:t>
+                <w:t xml:space="preserve">hal-01487254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent thermomechanical constitutive model for polymers based on network theory: application to thermoplastic polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gehring</w:t>
+                <w:t xml:space="preserve">Linearization and implementation of venu model in small strain theory for polyamide 6.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios S. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499450v1</w:t>
+                <w:t xml:space="preserve">hal-01361930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled epdm rubbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487254v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization and implementation of venu model in small strain theory for polyamide 6.6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
+                <w:t xml:space="preserve">Time-dependent thermomechanical constitutive model for polymers based on network theory: application to thermoplastic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361930v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fabrics’ design parameters on the 3D permeability tensor of quasi-unidirectional non-crimp fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11029,536 +11029,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
+              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499444v1</w:t>
+                <w:t xml:space="preserve">hal-01498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burgarella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
+              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498814v1</w:t>
+                <w:t xml:space="preserve">hal-01499444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical testing and numerical modeling of a semi-crystalline PA66 under complex loading.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. 4 p</w:t>
+              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260839v1</w:t>
+                <w:t xml:space="preserve">hal-01260877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical testing and numerical modeling of a semi-crystalline PA66 under complex loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">2015 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260877v1</w:t>
+                <w:t xml:space="preserve">hal-01260839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11648,51 +11648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11730,77 +11730,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11877,51 +11877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraudeau Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12119,51 +12119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on the Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12820,64 +12820,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sytze Buwalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polysaccharide Network of Excellence Junior Meeting, February 2021 (virtual meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12928,51 +12928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13036,51 +13036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un traitement de surface par voie chimique sur un alliage TA6V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13697,51 +13697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04014924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment La&#252;gt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perderiset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047223v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Oguz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llu&#239;sa Maspoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Giraudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Hughes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lugo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcintyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Horstemeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrimore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Francis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Hammi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353996v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43837" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZK0K3JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Denton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0947-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01054046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lugo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Fountain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G766KCX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Francis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonyraj Arockiasamy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Toghiani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oglesby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2559-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F18E1CBCF899BFD5BBE9623BC728D91956F75C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abuomar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Nouranian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger King" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2013.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPQ1DVDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tschopp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Marin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGS87DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallerneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulmier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.12.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTDLND4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Prabhu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tucker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQ3RPZ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K Ward" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hossain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban B. Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Bammann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-010-0349-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDJ0TLD8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Ward" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.10.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3183779" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720464v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallerneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W31ZPC6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakiesha N. Williams" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Elder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gallerneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.845-863" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389184v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Derrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoheng Feng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3814" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429066v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dessors" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361930v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Anagnostou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260839v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudeau Joan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112548v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Brown" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horstemeyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963585v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259577v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00271245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04014924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043944" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment La&#252;gt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perderiset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047223v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Oguz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llu&#239;sa Maspoch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Giraudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Hughes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lugo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcintyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Horstemeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43837" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZK0K3JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrimore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Francis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Hammi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Denton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0947-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01054046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lugo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Fountain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G766KCX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Francis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abuomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Nouranian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Toghiani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2013.08.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPQ1DVDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonyraj Arockiasamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oglesby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2559-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F18E1CBCF899BFD5BBE9623BC728D91956F75C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tschopp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Marin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGS87DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallerneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulmier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.12.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTDLND4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Prabhu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tucker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQ3RPZ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K Ward" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hossain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban B. Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Bammann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-010-0349-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDJ0TLD8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Ward" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.10.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallerneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W31ZPC6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3183779" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakiesha N. Williams" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Elder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gallerneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.845-863" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389184v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Derrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoheng Feng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3814" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dessors" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Anagnostou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudeau Joan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112548v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Brown" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horstemeyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963585v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259577v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00271245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>