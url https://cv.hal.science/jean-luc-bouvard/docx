--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -217,472 +217,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and Stress Evolution during Laser Powder Bed Fusion of Semi-Crystalline Polyamide-12</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the delamination behavior of photovoltaic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+                <w:t xml:space="preserve">Vincent Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhu</w:t>
+                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Freire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.105061⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.113792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425196v1</w:t>
+                <w:t xml:space="preserve">hal-05442249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between blowability and uniaxial stretchability of PET before and after mechanical recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation and Stress Evolution during Laser Powder Bed Fusion of Semi-Crystalline Polyamide-12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+                <w:t xml:space="preserve">Wei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108774⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.105061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441976v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-accelerated digital twinning for the online PDE-based control of ISBM processes with recycled PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between blowability and uniaxial stretchability of PET before and after mechanical recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Han</w:t>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-025-01948-x⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.108774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357875v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thermodynamics-Constrained Neural Network with Mechanical Encoding for Nonlinear Viscoelastic Modelling from Sparse Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -719,655 +702,672 @@
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (1), pp.015011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-651X/ae2284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the delamination behavior of photovoltaic modules</w:t>
+                <w:t xml:space="preserve">AI-accelerated digital twinning for the online PDE-based control of ISBM processes with recycled PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meslier</w:t>
+                <w:t xml:space="preserve">William Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 300, pp.113792. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-025-01948-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442249v1</w:t>
+                <w:t xml:space="preserve">hal-05357875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mechanical recycling on PET stretchability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+                <w:t xml:space="preserve">Propriétés et comportement mécanique des polymères thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 307, pp.127256. </w:t>
+              <w:t xml:space="preserve">Plastiques et composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.AM3115 v2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-am3115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862966v1</w:t>
+                <w:t xml:space="preserve">hal-04812084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés et comportement mécanique des polymères thermoplastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Effects of mechanical recycling on PET stretchability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastiques et composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.AM3115 v2. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.127256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v2-am3115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812084v1</w:t>
+                <w:t xml:space="preserve">hal-04862966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior and morphology evolution of polyamide 12 in laser powder bed fusion process: Experimental characterization and numerical simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time–Temperature Superposition Principle in Shearing Tests Compared to Tension Conditions for Polymers Close to Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Carlos Eloy Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.08.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.3944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189037v1</w:t>
+                <w:t xml:space="preserve">hal-04014924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time–Temperature Superposition Principle in Shearing Tests Compared to Tension Conditions for Polymers Close to Glass Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior and morphology evolution of polyamide 12 in laser powder bed fusion process: Experimental characterization and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Rival</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (4), pp.3944. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24043944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014924v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the time-temperature equivalence at large deformation to describe the mechanical behavior of polyethylene-based thermoplastic, thermoset and vitrimer polymers</w:t>
               </w:r>
@@ -1477,1511 +1477,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t>
+                <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangxin Zou</w:t>
+                <w:t xml:space="preserve">Clément Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.4097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903928v1</w:t>
+                <w:t xml:space="preserve">hal-04389118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangxin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laügt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (19), pp.4097. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.111403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389118v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (19), pp.4097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D Modeling of Thermal Exchange in the PV Module During Lamination: Impact of Architecture, Laminator Configuration, and Lamination Recipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Ichrak Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Sawada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+                <w:t xml:space="preserve">Tristan Le Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chambion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hummel</w:t>
+                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.4165-4178. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.107-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3111510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188811v1</w:t>
+                <w:t xml:space="preserve">hal-03472603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of eccentricity on Thick Adherend Shear Tests</w:t>
+                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Charpentier</w:t>
+                <w:t xml:space="preserve">Feng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perderiset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Georgi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
+                <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102910⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.4165-4178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508465v1</w:t>
+                <w:t xml:space="preserve">hal-03188811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Chen</w:t>
+                <w:t xml:space="preserve">On the influence of eccentricity on Thick Adherend Shear Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Hummel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.102910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874102v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modeling of Thermal Exchange in the PV Module During Lamination: Impact of Architecture, Laminator Configuration, and Lamination Recipe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
+                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.4165-4178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3111510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472603v1</w:t>
+                <w:t xml:space="preserve">hal-03874102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat source and voiding signatures of Mullins damage in filled EPDM</w:t>
+                <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106838⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047223v2</w:t>
+                <w:t xml:space="preserve">hal-03000114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat source and voiding signatures of Mullins damage in filled EPDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burgarella</w:t>
+                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Lluïsa Maspoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.106838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000114v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.E. Federico</w:t>
+                <w:t xml:space="preserve">Strain and filler ratio transitions from chains network to filler network damage in EPDM during single and cyclic loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 197, pp.122435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081954v1</w:t>
+                <w:t xml:space="preserve">hal-03047083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and filler ratio transitions from chains network to filler network damage in EPDM during single and cyclic loadings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Modelling strain rate and temperature dependent mechanical response of PMMAs at large deformation from below to above Tg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 197, pp.122435. </w:t>
+              <w:t xml:space="preserve">, 2020, 202, pp.122710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047083v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Strain Rate on Damage in Filled EPDM during Single and Cyclic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Lluïsa Maspoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (12), pp.3021. </w:t>
@@ -3032,77 +3032,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of cellulose aerogels and cryogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nela Buchtová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (39), pp.7901-7908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3136,103 +3136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-induced network chains damage in carbon black filled EPDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 175, pp.329-338. </w:t>
@@ -3264,3002 +3264,3038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior—Microstructure Relationships in Injection-Molded Polyamide 66</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large strain/time dependent mechanical behaviour of PMMAs of different chain architectures. Application of time-temperature superposition principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.177 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979944v1</w:t>
+                <w:t xml:space="preserve">hal-01723367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">Mechanical Behavior—Microstructure Relationships in Injection-Molded Polyamide 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.1047</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806389v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large strain/time dependent mechanical behaviour of PMMAs of different chain architectures. Application of time-temperature superposition principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.02.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01723367v1</w:t>
+                <w:t xml:space="preserve">hal-01806389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Behavior and Modeling of Small Fatigue Cracks of a Polycarbonate Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Lugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mcintyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99 (1), pp.78-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of time dependent mechanical behavior of polymers: Comparison between amorphous and semicrystalline polyethylene terephthalate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gehring</w:t>
+                <w:t xml:space="preserve">On the use of a four-cameras stereovision system to characterize large 3D deformation in elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.314 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.43837⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01353996v1</w:t>
+                <w:t xml:space="preserve">hal-01414261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
+                <w:t xml:space="preserve">Modeling of time dependent mechanical behavior of polymers: Comparison between amorphous and semicrystalline polyethylene terephthalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Martin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Florian Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (35), pp.43837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.43837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368853v1</w:t>
+                <w:t xml:space="preserve">hal-01353996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mesomechanics parametric finite element study of damage growth and coalescence in polymers using an Elastoviscoelastic-Viscoplastic internal state variable model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lawrimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K. Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lawrimore</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yousef Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96, pp.83-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mechanical behavior and impact properties of polypropylene and copolymer polypropylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-016-0947-z⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297868v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a four-cameras stereovision system to characterize large 3D deformation in elastomers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the mechanical behavior and impact properties of polypropylene and copolymer polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian T. Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-016-0947-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414261v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-based fatigue modeling of an acrylonitrile butadiene styrene (ABS) copolymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Justin M. Hughes</w:t>
+                <w:t xml:space="preserve">Formulation of a damage internal state variable model for amorphous glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (15-16), pp.2765-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.40882⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01054046v1</w:t>
+                <w:t xml:space="preserve">hal-00989913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a damage internal state variable model for amorphous glassy polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.K. Francis</w:t>
+                <w:t xml:space="preserve">Microstructure-based fatigue modeling of an acrylonitrile butadiene styrene (ABS) copolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E. Fountain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.03.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (20), 12 p. - art. no. 40882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.40882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989913v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining and knowledge discovery in materials science and engineering: A polymer nanocomposites case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger King</w:t>
+                <w:t xml:space="preserve">TG–DSC–FTIR–MS study of gaseous compounds evolved during thermal decomposition of styrene-butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonyraj Arockiasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Toghiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oglesby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Toghiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.535 - 542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2559-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861560v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TG–DSC–FTIR–MS study of gaseous compounds evolved during thermal decomposition of styrene-butadiene rubber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Data mining and knowledge discovery in materials science and engineering: A polymer nanocomposites case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Abuomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Toghiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2559-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.615-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713108v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An internal state variable material model for predicting the time, thermomechanical, and stress state dependence of amorphous glassy polymers under large deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David K. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Tschopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.168-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model to predict the crack growth in single crystal superalloys at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gallerneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.130 - 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2011.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled experiment/finite element analysis on the mechanical response of porcine brain under high strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (7), pp.1067 - 1080. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general inelastic internal state variable model for amorphous glassy polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald K Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J. Bammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 213 (1-2), pp.71 - 96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00707-010-0349-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of deformation mechanisms of amorphous polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Tschopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (25), pp.6071 - 6083. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2010.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for fatigue and creep–fatigue crack growth in single crystal superalloys</w:t>
+                <w:t xml:space="preserve">Review of Hierarchical Multiscale Modeling to Describe the Mechanical Behavior of Amorphous Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.3183779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01720464v1</w:t>
+                <w:t xml:space="preserve">hal-01719475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Hierarchical Multiscale Modeling to Describe the Mechanical Behavior of Amorphous Polymers</w:t>
+                <w:t xml:space="preserve">A cohesive zone model for fatigue and creep–fatigue crack growth in single crystal superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallerneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.3183779⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.868 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719475v1</w:t>
+                <w:t xml:space="preserve">hal-01720464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anisotropic compressive mechanical properties of the rabbit patellar tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakiesha N. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven H. Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biorheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (5), pp.577-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation de fissure dans les superalliages monocristallins: Simulation numérique de la propagation de fissure dans les monocristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Gallerneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (6-7), pp.845 - 863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/remn.16.845-863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6269,437 +6305,437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of recycled PET: formability and strain-induced crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting (18th ACEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the use of mechanically recycled pet in injection stretch blow moulding process (ISBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2751-2756, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">esaform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.1817-1826, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6727,5787 +6763,5787 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation thermomécanique de polymères thermoplastiques pour application photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Derrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">DÉformation des POlymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Mécanique et d’Ingénierie de Bordeaux (I2M), Oct 2023, Anglet (64), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373919v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+                <w:t xml:space="preserve">Tensile and compression properties of foamed polymer: Experimental characterization and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bousoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">USNCCM17 - 17th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381669v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381597v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of new indicators to evaluate the drift in the behaviour of mechanical recycled PET for bottle blowing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Advanced Computational Engineering and Experimenting (16th ACEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381586v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of the Phase Transformation and Morphology Evolution of Polyamide 12 in Laser Powder Bed Fusion Process at Particle Scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-Am2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500387v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESOSCALE MODELING OFPOLYMER FOAMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research of new indicators to evaluate the drift in the behaviour of mechanical recycled PET for bottle blowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">16th International Conference on Advanced Computational Engineering and Experimenting (16th ACEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389146v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du recyclage mécanique sur la formabilité du PET : Application au procédé de soufflage bouteille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of the Phase Transformation and Morphology Evolution of Polyamide 12 in Laser Powder Bed Fusion Process at Particle Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Edition Conférence Cosmetic Environment and Safety Cosmetic Valley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Val de Reuil, France, France</w:t>
+              <w:t xml:space="preserve">Sim-Am2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381661v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and compression properties of foamed polymer: Experimental characterization and numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Bousoura</w:t>
+                <w:t xml:space="preserve">Influence du recyclage mécanique sur la formabilité du PET : Application au procédé de soufflage bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM17 - 17th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Albuquerque, New Mexico, United States</w:t>
+              <w:t xml:space="preserve">3ème Edition Conférence Cosmetic Environment and Safety Cosmetic Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Val de Reuil, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353910v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermomécanique de polymères thermoplastiques pour application photovoltaïque</w:t>
+                <w:t xml:space="preserve">MESOSCALE MODELING OFPOLYMER FOAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DÉformation des POlymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Mécanique et d’Ingénierie de Bordeaux (I2M), Oct 2023, Anglet (64), France</w:t>
+              <w:t xml:space="preserve">Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389184v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization On Linear Viscoelastic Properties And Macroscopic Tensile Behaviors For PE-based Polymers With Different Chain Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International (Hybrid) Conference on Advanced Computational Engineering and Experimenting ACEX2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement mécanique en soufflage du PET recyclé à partir d'analyses thermomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET: Application to bottle blowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées scientifiques et industrielles du Groupe Français des Polymères, Section Méditerrannée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of contaminants on formability of recycled PET : Application to bottle blowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Congrès Groupe Français des Polymères (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and homogenization of foamed polymer RVEs: microstructure-mechanical properties relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoheng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esaform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Hybrid, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/esaform21.3814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the adhesion mechanisms in a titanium - composite bonded joint with consideration of environmental aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURADH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usefulness of Time /Temperature Superposition Principle for Characterizing Non-Linear Mechanical Behaviour of Polymers and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Interface solicitation of a bonded joint by Thick Adherend Shear Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Cottbus Senftenberg, Germany</w:t>
+              <w:t xml:space="preserve">IAA2020 1st International Conference on Industrial Applications of Adhesives 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033946v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface solicitation of a bonded joint by Thick Adherend Shear Testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+                <w:t xml:space="preserve">On the Usefulness of Time /Temperature Superposition Principle for Characterizing Non-Linear Mechanical Behaviour of Polymers and Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA2020 1st International Conference on Industrial Applications of Adhesives 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">ESAFORM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Cottbus Senftenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582854v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d'une interface titane/epoxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
+                <w:t xml:space="preserve">On the usefulness of Time Temperature superposition principle for characterising non-linear mechanical behaviour of polymers and composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">BSSM 14th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417171v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique d'une interface titane/epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428879v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the usefulness of Time Temperature superposition principle for characterising non-linear mechanical behaviour of polymers and composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+                <w:t xml:space="preserve">Génération et homogénéisation de VERs de mousses polymère: relation microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dessors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 14th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429218v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et homogénéisation de VERs de mousses polymère: relation microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Alexis</w:t>
+                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429066v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Annecy (74000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ver de composites thermoplastiques à renforts discontinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème colloque National ”DEformation des POlymères Solides” (DEPOS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858262v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the multi-axial fatigue damage mechanisms for a glass fibre reinforced thermoplastics (pa66)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation ver de composites thermoplastiques à renforts discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">28ème colloque National ”DEformation des POlymères Solides” (DEPOS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814105v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">A study of the multi-axial fatigue damage mechanisms for a glass fibre reinforced thermoplastics (pa66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">FATIGUE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560992v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique du poly(méthyl méthacrylate) proche de Tg ; Validation des couplages vitesse/température aux grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">27ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504510v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558420v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033881v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de VERs et calcul d'homogénéisation : application aux composites thermoplastiques à renforts discontinus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632652v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du poly(méthyl méthacrylate) proche de Tg ; Validation des couplages vitesse/température aux grandes déformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+                <w:t xml:space="preserve">Génération de VERs et calcul d'homogénéisation : application aux composites thermoplastiques à renforts discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034736v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled epdm rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Linearization and implementation of venu model in small strain theory for polyamide 6.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios S. Anagnostou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487254v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization and implementation of venu model in small strain theory for polyamide 6.6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Chatzigeorgiou</w:t>
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled epdm rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fodil Meraghni</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361930v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Time-dependent thermomechanical constitutive model for polymers based on network theory: application to thermoplastic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500698v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent thermomechanical constitutive model for polymers based on network theory: application to thermoplastic polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gehring</w:t>
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499450v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fabrics’ design parameters on the 3D permeability tensor of quasi-unidirectional non-crimp fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Flow Processes in Composite Materials (FPCM 13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Burgarella</w:t>
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
+              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498814v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
+                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
+              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499444v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260877v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical testing and numerical modeling of a semi-crystalline PA66 under complex loading.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. 4 p</w:t>
+              <w:t xml:space="preserve">ELASTOMERY 2015, 16ème Conférence- Elaboration, Characterisation, Recycling and Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260839v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Effect of crystalline microstructure and moisture on local mechanical behaviour in injection moulded PA66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraudeau Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence Elastomery (Elastomery 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">DYFP2015, 16th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Kerkrade, Netherlands. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502249v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2 p</w:t>
+              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260858v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical testing and numerical modeling of a semi-crystalline PA66 under complex loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELASTOMERY 2015, 16ème Conférence- Elaboration, Characterisation, Recycling and Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">2015 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260847v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crystalline microstructure and moisture on local mechanical behaviour in injection moulded PA66</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giraudeau Joan</w:t>
+                <w:t xml:space="preserve">Effect of stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYFP2015, 16th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Kerkrade, Netherlands. 4 p</w:t>
+              <w:t xml:space="preserve">16ème Conférence Elastomery (Elastomery 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259589v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic characterization; how to fill experimental gap between solid and liquid techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraly Cuminatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM16 - International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for time-dependant mechanical behavior of polymers close to glass transition: fundamentals and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on the Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and validation of a thermomechanical viscoplastic constitutive model for amorphous glassy polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban B. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas J. Bammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on the Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du modèle « Visco-hyperelastic Network Unit » (VENU) pour la prédiction du comportement mécanique de polymères thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais mecaniques et modelisation numerique de thermoplastiques: Polycarbonate, Polypropylene et Acrylonitrile-Butadiene-Styrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayley Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12517,462 +12553,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du procédé de recyclage mécanique sur les propriétés mécaniques et barrières d’un PET mis en forme par injection soufflage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 èmes journées Groupe Français des Polymères - Section Méditerrannée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du procédé de recyclage mécanique sur la perméabilité à l’eau de corps creux soufflés en PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Henaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of processing conditions on chitosan aerogel structure and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sytze Buwalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polysaccharide Network of Excellence Junior Meeting, February 2021 (virtual meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations du polyéthylène à haute densité (HDPE) et des PE-vitrimères : effet du réseau réticulé et équivalence des comportements à l’échelle macroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12987,176 +13023,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Edition DEformation des POlymères Solides DEPOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, La Napoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un traitement de surface par voie chimique sur un alliage TA6V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montmitonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grunenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIFT2018 - Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13166,160 +13202,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyer Séverine A.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budtova Tatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burr Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combeau Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Bouvard (Ed.); Delphine Gilgès-Crampont (Ed.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 127 p., 2025, DISSEM.I.N.E.S, 9782385427573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13329,111 +13365,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés et comportement mécanique des polymères thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26p., 2015, Référence AM3115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13443,114 +13479,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation de fissure dans les aubes de turbines monocristallines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00271245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13697,51 +13733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04014924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043944" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment La&#252;gt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perderiset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047223v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Oguz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llu&#239;sa Maspoch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047083v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Giraudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Hughes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lugo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcintyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Horstemeyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43837" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZK0K3JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrimore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Francis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Hammi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Denton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0947-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01054046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lugo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Fountain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40882" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G766KCX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Francis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861560v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abuomar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Nouranian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger King" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Toghiani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2013.08.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPQ1DVDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonyraj Arockiasamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oglesby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2559-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F18E1CBCF899BFD5BBE9623BC728D91956F75C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tschopp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Marin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGS87DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallerneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulmier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.12.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTDLND4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Prabhu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tucker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQ3RPZ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K Ward" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hossain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban B. Marin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Bammann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-010-0349-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDJ0TLD8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Ward" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.10.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallerneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W31ZPC6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719475v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3183779" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakiesha N. Williams" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Elder" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gallerneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.845-863" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389184v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Derrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508481v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoheng Feng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Munoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3814" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429066v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dessors" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814105v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Anagnostou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260839v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudeau Joan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112548v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112812v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439754v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390797v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Brown" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horstemeyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963585v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259577v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00271245v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04014924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment La&#252;gt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perderiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102910" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047223v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Oguz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llu&#239;sa Maspoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXR0JB4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Giraudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Hughes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lugo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcintyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Horstemeyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9MHRGV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43837" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZK0K3JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrimore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Francis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Hammi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KVDCX15-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Denton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0947-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Francis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01054046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lugo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Fountain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40882" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G766KCX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonyraj Arockiasamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Toghiani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oglesby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2559-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F18E1CBCF899BFD5BBE9623BC728D91956F75C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abuomar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Nouranian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger King" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2013.08.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPQ1DVDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tschopp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Marin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGS87DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallerneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulmier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.12.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTDLND4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Prabhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tucker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQ3RPZ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K Ward" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hossain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban B. Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Bammann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-010-0349-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDJ0TLD8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Ward" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.10.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3183779" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallerneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W31ZPC6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720727v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakiesha N. Williams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Elder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gallerneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.845-863" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Derrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoheng Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3814" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dessors" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814105v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Anagnostou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudeau Joan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112548v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112812v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439754v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390797v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Brown" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horstemeyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00271245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>