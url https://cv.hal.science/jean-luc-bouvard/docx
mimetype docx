--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -217,1157 +217,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the delamination behavior of photovoltaic modules</w:t>
+                <w:t xml:space="preserve">Deformation and Stress Evolution during Laser Powder Bed Fusion of Semi-Crystalline Polyamide-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Meslier</w:t>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+                <w:t xml:space="preserve">Wei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113792⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.105061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.105061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442249v1</w:t>
+                <w:t xml:space="preserve">hal-05425196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and Stress Evolution during Laser Powder Bed Fusion of Semi-Crystalline Polyamide-12</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlations between blowability and uniaxial stretchability of PET before and after mechanical recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhu</w:t>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Freire</w:t>
+                <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.105061⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146, pp.108774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425196v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between blowability and uniaxial stretchability of PET before and after mechanical recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+                <w:t xml:space="preserve">A Thermodynamics-Constrained Neural Network with Mechanical Encoding for Nonlinear Viscoelastic Modelling from Sparse Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Monnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146, pp.108774. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.015011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/ae2284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441976v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermodynamics-Constrained Neural Network with Mechanical Encoding for Nonlinear Viscoelastic Modelling from Sparse Data</w:t>
+                <w:t xml:space="preserve">AI-accelerated digital twinning for the online PDE-based control of ISBM processes with recycled PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pistenon</w:t>
+                <w:t xml:space="preserve">William Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.015011. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/ae2284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-025-01948-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405955v1</w:t>
+                <w:t xml:space="preserve">hal-05357875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-accelerated digital twinning for the online PDE-based control of ISBM processes with recycled PET</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the delamination behavior of photovoltaic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+                <w:t xml:space="preserve">Vincent Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (4), pp.93. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300, pp.113792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-025-01948-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2025.113792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357875v1</w:t>
+                <w:t xml:space="preserve">hal-05442249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés et comportement mécanique des polymères thermoplastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of mechanical recycling on PET stretchability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastiques et composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.AM3115 v2. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 307, pp.127256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v2-am3115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812084v1</w:t>
+                <w:t xml:space="preserve">hal-04862966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mechanical recycling on PET stretchability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
+                <w:t xml:space="preserve">Propriétés et comportement mécanique des polymères thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 307, pp.127256. </w:t>
+              <w:t xml:space="preserve">Plastiques et composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.AM3115 v2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-am3115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862966v1</w:t>
+                <w:t xml:space="preserve">hal-04812084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time–Temperature Superposition Principle in Shearing Tests Compared to Tension Conditions for Polymers Close to Glass Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior and morphology evolution of polyamide 12 in laser powder bed fusion process: Experimental characterization and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eloy Federico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Rival</w:t>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24043944⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.104-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014924v1</w:t>
+                <w:t xml:space="preserve">hal-04189037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior and morphology evolution of polyamide 12 in laser powder bed fusion process: Experimental characterization and numerical simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Time–Temperature Superposition Principle in Shearing Tests Compared to Tension Conditions for Polymers Close to Glass Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+                <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 103, pp.104-119. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.3944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2023.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189037v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the time-temperature equivalence at large deformation to describe the mechanical behavior of polyethylene-based thermoplastic, thermoset and vitrimer polymers</w:t>
               </w:r>
@@ -1477,1260 +1477,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
+                <w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Laügt</w:t>
+                <w:t xml:space="preserve">Fangxin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.111403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389118v1</w:t>
+                <w:t xml:space="preserve">hal-03903928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templated additive-free porous starches with tuned morphology and properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fangxin Zou</w:t>
+                <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 176, pp.111403. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.4097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903928v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Hydro-Glycol Ageing of Polyamide 6,6: Microstructure-Properties Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laügt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (19), pp.4097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym14194097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modeling of Thermal Exchange in the PV Module During Lamination: Impact of Architecture, Laminator Configuration, and Lamination Recipe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichrak Rahmoun</w:t>
+                <w:t xml:space="preserve">Feng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Le Carre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
+                <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.107-113. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.4165-4178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3111510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472603v1</w:t>
+                <w:t xml:space="preserve">hal-03188811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
+                <w:t xml:space="preserve">On the influence of eccentricity on Thick Adherend Shear Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Chen</w:t>
+                <w:t xml:space="preserve">J.-B. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hummel</w:t>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.102910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188811v1</w:t>
+                <w:t xml:space="preserve">hal-03508465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of eccentricity on Thick Adherend Shear Tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Perderiset</w:t>
+                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Pino-Muñoz</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Sawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102910⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (7), pp.4165-4178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508465v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digital image correlation technique for the analysis of the tensile properties of all-cellulose composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Hummel</w:t>
+                <w:t xml:space="preserve">3-D Modeling of Thermal Exchange in the PV Module During Lamination: Impact of Architecture, Laminator Configuration, and Lamination Recipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chambion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-03807-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2021.3111510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874102v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
+                <w:t xml:space="preserve">Heat source and voiding signatures of Mullins damage in filled EPDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burgarella</w:t>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Lluïsa Maspoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91, pp.106838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000114v1</w:t>
+                <w:t xml:space="preserve">hal-03047223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat source and voiding signatures of Mullins damage in filled EPDM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91, pp.106838. </w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047223v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and filler ratio transitions from chains network to filler network damage in EPDM during single and cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 197, pp.122435. </w:t>
@@ -2794,51 +2794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2885,103 +2885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Strain Rate on Damage in Filled EPDM during Single and Cyclic Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguzhan Oguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Lluïsa Maspoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (12), pp.3021. </w:t>
@@ -3013,649 +3013,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of cellulose aerogels and cryogels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Strain-induced network chains damage in carbon black filled EPDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oguzhan Oguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm01028a⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.329-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419075v1</w:t>
+                <w:t xml:space="preserve">hal-02346121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced network chains damage in carbon black filled EPDM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Mechanical properties of cellulose aerogels and cryogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nela Buchtová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 175, pp.329-338. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (39), pp.7901-7908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01028a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346121v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large strain/time dependent mechanical behaviour of PMMAs of different chain architectures. Application of time-temperature superposition principle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Behavior—Microstructure Relationships in Injection-Molded Polyamide 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+                <w:t xml:space="preserve">Joan Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.1047</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723367v1</w:t>
+                <w:t xml:space="preserve">hal-01979944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Behavior—Microstructure Relationships in Injection-Molded Polyamide 66</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979944v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Lahellec</w:t>
+                <w:t xml:space="preserve">Large strain/time dependent mechanical behaviour of PMMAs of different chain architectures. Application of time-temperature superposition principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.177 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01806389v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic Behavior and Modeling of Small Fatigue Cracks of a Polycarbonate Polymer</w:t>
               </w:r>
@@ -3777,695 +3777,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a four-cameras stereovision system to characterize large 3D deformation in elastomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+                <w:t xml:space="preserve">Modeling of time dependent mechanical behavior of polymers: Comparison between amorphous and semicrystalline polyethylene terephthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (35), pp.43837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.43837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414261v1</w:t>
+                <w:t xml:space="preserve">hal-01353996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of time dependent mechanical behavior of polymers: Comparison between amorphous and semicrystalline polyethylene terephthalate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gehring</w:t>
+                <w:t xml:space="preserve">A mesomechanics parametric finite element study of damage growth and coalescence in polymers using an Elastoviscoelastic-Viscoplastic internal state variable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lawrimore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousef Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.43837⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01353996v1</w:t>
+                <w:t xml:space="preserve">hal-01297903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesomechanics parametric finite element study of damage growth and coalescence in polymers using an Elastoviscoelastic-Viscoplastic internal state variable model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David K. Francis</w:t>
+                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.470-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01297903v1</w:t>
+                <w:t xml:space="preserve">hal-01368853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fabrics’ design parameters on the morphology and 3D permeability tensor of quasi-unidirectional non-crimp fabrics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the mechanical behavior and impact properties of polypropylene and copolymer polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian T. Denton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-016-0947-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.08.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01368853v1</w:t>
+                <w:t xml:space="preserve">hal-01297868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mechanical behavior and impact properties of polypropylene and copolymer polypropylene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of a four-cameras stereovision system to characterize large 3D deformation in elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.314 - 320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-016-0947-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297868v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4545,621 +4545,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of a damage internal state variable model for amorphous glassy polymers</w:t>
+                <w:t xml:space="preserve">Microstructure-based fatigue modeling of an acrylonitrile butadiene styrene (ABS) copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.K. Francis</w:t>
+                <w:t xml:space="preserve">Marco Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E. Fountain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin M. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (15-16), pp.2765-2776. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (20), 12 p. - art. no. 40882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.40882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989913v1</w:t>
+                <w:t xml:space="preserve">hal-01054046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure-based fatigue modeling of an acrylonitrile butadiene styrene (ABS) copolymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation of a damage internal state variable model for amorphous glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason E. Fountain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justin M. Hughes</w:t>
+                <w:t xml:space="preserve">D.K. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.40882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (15-16), pp.2765-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054046v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TG–DSC–FTIR–MS study of gaseous compounds evolved during thermal decomposition of styrene-butadiene rubber</w:t>
+                <w:t xml:space="preserve">Data mining and knowledge discovery in materials science and engineering: A polymer nanocomposites case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonyraj Arockiasamy</w:t>
+                <w:t xml:space="preserve">Osama Abuomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hossein Toghiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2559-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.615-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713108v1</w:t>
+                <w:t xml:space="preserve">hal-00861560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining and knowledge discovery in materials science and engineering: A polymer nanocomposites case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TG–DSC–FTIR–MS study of gaseous compounds evolved during thermal decomposition of styrene-butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+                <w:t xml:space="preserve">Antonyraj Arockiasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Toghiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger King</w:t>
+                <w:t xml:space="preserve">David Oglesby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark F. Horstemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Toghiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4), pp.615-624. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.535 - 542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2013.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2559-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861560v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An internal state variable material model for predicting the time, thermomechanical, and stress state dependence of amorphous glassy polymers under large deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David K. Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Tschopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,290 +5793,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Hierarchical Multiscale Modeling to Describe the Mechanical Behavior of Amorphous Polymers</w:t>
+                <w:t xml:space="preserve">A cohesive zone model for fatigue and creep–fatigue crack growth in single crystal superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallerneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.3183779⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.868 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719475v1</w:t>
+                <w:t xml:space="preserve">hal-01720464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesive zone model for fatigue and creep–fatigue crack growth in single crystal superalloys</w:t>
+                <w:t xml:space="preserve">Review of Hierarchical Multiscale Modeling to Describe the Mechanical Behavior of Amorphous Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald K Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Nouranian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.3183779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01720464v1</w:t>
+                <w:t xml:space="preserve">hal-01719475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anisotropic compressive mechanical properties of the rabbit patellar tendon</w:t>
               </w:r>
@@ -6345,77 +6345,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting (18th ACEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6440,77 +6440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the use of mechanically recycled pet in injection stretch blow moulding process (ISBM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2751-2756, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6544,90 +6544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent control of ISBM process for recycled PET bottles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6678,103 +6678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau thermodynamique récurrent (RTAN) avec encodage de Maxwell pour modéliser la réponse de matériaux viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pistenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cantournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6793,1033 +6793,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermomécanique de polymères thermoplastiques pour application photovoltaïque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DÉformation des POlymères Solides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Mécanique et d’Ingénierie de Bordeaux (I2M), Oct 2023, Anglet (64), France</w:t>
+              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389184v1</w:t>
+                <w:t xml:space="preserve">hal-04381669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile and compression properties of foamed polymer: Experimental characterization and numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssem Bousoura</w:t>
+                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianqi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM17 - 17th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Albuquerque, New Mexico, United States</w:t>
+              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353910v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capability of blowing of mechanically recycled PET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381669v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET : Application to bottle process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Viora</w:t>
+                <w:t xml:space="preserve">Research of new indicators to evaluate the drift in the behaviour of mechanical recycled PET for bottle blowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference and Exhibition on Advanced Materials and Processes FEMS EuroMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">16th International Conference on Advanced Computational Engineering and Experimenting (16th ACEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381597v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and mechanical behaviour of polyethylene-based vitrimers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Tillier</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of the Phase Transformation and Morphology Evolution of Polyamide 12 in Laser Powder Bed Fusion Process at Particle Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongfeng Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yancheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICR 2023 International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Sim-Am2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373919v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research of new indicators to evaluate the drift in the behaviour of mechanical recycled PET for bottle blowing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MESOSCALE MODELING OFPOLYMER FOAMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Advanced Computational Engineering and Experimenting (16th ACEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Heraklion (CR), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381586v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of the Phase Transformation and Morphology Evolution of Polyamide 12 in Laser Powder Bed Fusion Process at Particle Scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yancheng Zhang</w:t>
+                <w:t xml:space="preserve">Influence du recyclage mécanique sur la formabilité du PET : Application au procédé de soufflage bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sim-Am2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Munich (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">3ème Edition Conférence Cosmetic Environment and Safety Cosmetic Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Val de Reuil, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500387v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du recyclage mécanique sur la formabilité du PET : Application au procédé de soufflage bouteille</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation thermomécanique de polymères thermoplastiques pour application photovoltaïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Derrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eeva Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Edition Conférence Cosmetic Environment and Safety Cosmetic Valley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Val de Reuil, France, France</w:t>
+              <w:t xml:space="preserve">DÉformation des POlymères Solides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Mécanique et d’Ingénierie de Bordeaux (I2M), Oct 2023, Anglet (64), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381661v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESOSCALE MODELING OFPOLYMER FOAMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile and compression properties of foamed polymer: Experimental characterization and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Bousoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Heraklion (CR), Greece</w:t>
+              <w:t xml:space="preserve">USNCCM17 - 17th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389146v1</w:t>
+                <w:t xml:space="preserve">hal-04353910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization On Linear Viscoelastic Properties And Macroscopic Tensile Behaviors For PE-based Polymers With Different Chain Architectures</w:t>
               </w:r>
@@ -7831,64 +7831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7930,103 +7930,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction du comportement mécanique en soufflage du PET recyclé à partir d'analyses thermomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8051,64 +8051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of contaminants on formability of mechanically recycled PET: Application to bottle blowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,64 +8146,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of contaminants on formability of recycled PET : Application to bottle blowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoheng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8388,51 +8388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the adhesion mechanisms in a titanium - composite bonded joint with consideration of environmental aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8513,51 +8513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface solicitation of a bonded joint by Thick Adherend Shear Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,77 +8625,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Usefulness of Time /Temperature Superposition Principle for Characterizing Non-Linear Mechanical Behaviour of Polymers and Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Cottbus Senftenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8720,64 +8720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the usefulness of Time Temperature superposition principle for characterising non-linear mechanical behaviour of polymers and composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8809,441 +8809,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d'une interface titane/epoxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
+                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417171v1</w:t>
+                <w:t xml:space="preserve">hal-02428879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération et homogénéisation de VERs de mousses polymère: relation microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dessors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of time-temperature superposition principle to characterize polymers at large deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique d'une interface titane/epoxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Perderiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Computational Engineering and Experimenting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428879v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de la rupture dans un assemblage collé titane-époxy par essai TAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9298,103 +9298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9413,1084 +9413,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ver de composites thermoplastiques à renforts discontinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the multi-axial fatigue damage mechanisms for a glass fibre reinforced thermoplastics (pa66)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème colloque National ”DEformation des POlymères Solides” (DEPOS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">FATIGUE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858262v1</w:t>
+                <w:t xml:space="preserve">hal-01814105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the multi-axial fatigue damage mechanisms for a glass fibre reinforced thermoplastics (pa66)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation ver de composites thermoplastiques à renforts discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">28ème colloque National ”DEformation des POlymères Solides” (DEPOS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814105v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique du poly(méthyl méthacrylate) proche de Tg ; Validation des couplages vitesse/température aux grandes déformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Edition DEformation des POlymères Solides DEPOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034736v1</w:t>
+                <w:t xml:space="preserve">hal-04033881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Coupled Strain Rate-Temperature Dependence in Polymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM International Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033881v1</w:t>
+                <w:t xml:space="preserve">hal-01558420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
+                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504510v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Maurel Pantel</w:t>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Moulinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621563v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lebon</w:t>
+                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697470v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération de VERs et calcul d'homogénéisation : application aux composites thermoplastiques à renforts discontinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558420v1</w:t>
+                <w:t xml:space="preserve">hal-01632652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de VERs et calcul d'homogénéisation : application aux composites thermoplastiques à renforts discontinus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">Comportement mécanique du poly(méthyl méthacrylate) proche de Tg ; Validation des couplages vitesse/température aux grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">27ème Edition DEformation des POlymères Solides DEPOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632652v1</w:t>
+                <w:t xml:space="preserve">hal-04034736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearization and implementation of venu model in small strain theory for polyamide 6.6</w:t>
               </w:r>
@@ -10601,103 +10601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled epdm rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
@@ -10720,316 +10720,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent thermomechanical constitutive model for polymers based on network theory: application to thermoplastic polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gehring</w:t>
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499450v1</w:t>
+                <w:t xml:space="preserve">hal-01500698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Time-dependent thermomechanical constitutive model for polymers based on network theory: application to thermoplastic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500698v1</w:t>
+                <w:t xml:space="preserve">hal-01499450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of fabrics’ design parameters on the 3D permeability tensor of quasi-unidirectional non-crimp fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11065,951 +11065,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Candau</w:t>
+                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lahellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradille</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Moulinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
+              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499444v1</w:t>
+                <w:t xml:space="preserve">hal-01498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t>
+                <w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Burgarella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noel Lahellec</w:t>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Moulinec</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t>
+              <w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498814v1</w:t>
+                <w:t xml:space="preserve">hal-01499444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2 p</w:t>
+              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260858v1</w:t>
+                <w:t xml:space="preserve">hal-01260877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical testing and numerical modeling of a semi-crystalline PA66 under complex loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELASTOMERY 2015, 16ème Conférence- Elaboration, Characterisation, Recycling and Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">2015 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260847v1</w:t>
+                <w:t xml:space="preserve">hal-01260839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crystalline microstructure and moisture on local mechanical behaviour in injection moulded PA66</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giraudeau Joan</w:t>
+                <w:t xml:space="preserve">Effect of stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYFP2015, 16th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Kerkrade, Netherlands. 4 p</w:t>
+              <w:t xml:space="preserve">16ème Conférence Elastomery (Elastomery 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259589v1</w:t>
+                <w:t xml:space="preserve">hal-01502249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+                <w:t xml:space="preserve">Effect of crystalline microstructure and moisture on local mechanical behaviour in injection moulded PA66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraudeau Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIP-JEPO2015 : 1st French-Spanish Joint Congress for Young Researchers in Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">DYFP2015, 16th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Kerkrade, Netherlands. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260877v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical testing and numerical modeling of a semi-crystalline PA66 under complex loading.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-mechanical behavior in Poly(methyl methacrylate) with different molecular weights.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eloy Federico Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Costa Mesa, United States. 4 p</w:t>
+              <w:t xml:space="preserve">gfpmed2015 -14èmes journées scientifiques de la section Méditerranée du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260839v1</w:t>
+                <w:t xml:space="preserve">hal-01260858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Effect of the stretching on the network structure of carbon black filled EPDM rubbers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence Elastomery (Elastomery 2015)</w:t>
+              <w:t xml:space="preserve">ELASTOMERY 2015, 16ème Conférence- Elaboration, Characterisation, Recycling and Durability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502249v1</w:t>
+                <w:t xml:space="preserve">hal-01260847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic characterization; how to fill experimental gap between solid and liquid techniques</w:t>
               </w:r>
@@ -12047,51 +12047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM16 - International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12116,90 +12116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for time-dependant mechanical behavior of polymers close to glass transition: fundamentals and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on the Mechanics of Time Dependent Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12345,51 +12345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation du modèle « Visco-hyperelastic Network Unit » (VENU) pour la prédiction du comportement mécanique de polymères thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12567,51 +12567,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du procédé de recyclage mécanique sur les propriétés mécaniques et barrières d’un PET mis en forme par injection soufflage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12692,64 +12692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du procédé de recyclage mécanique sur la perméabilité à l’eau de corps creux soufflés en PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Viora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12856,64 +12856,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sytze Buwalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polysaccharide Network of Excellence Junior Meeting, February 2021 (virtual meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12964,51 +12964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13072,51 +13072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un traitement de surface par voie chimique sur un alliage TA6V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Perderiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Georgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13379,51 +13379,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés et comportement mécanique des polymères thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13733,51 +13733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04014924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043944" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment La&#252;gt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508465v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perderiset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102910" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047223v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Oguz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llu&#239;sa Maspoch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346121v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.05.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXR0JB4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Giraudeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Hughes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lugo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcintyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Horstemeyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9MHRGV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43837" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZK0K3JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrimore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Francis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Hammi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KVDCX15-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Denton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0947-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Francis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01054046v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lugo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Fountain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40882" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G766KCX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonyraj Arockiasamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Toghiani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oglesby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2559-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F18E1CBCF899BFD5BBE9623BC728D91956F75C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abuomar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Nouranian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger King" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2013.08.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPQ1DVDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tschopp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Marin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGS87DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallerneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulmier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.12.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTDLND4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Prabhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tucker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQ3RPZ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K Ward" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hossain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban B. Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Bammann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-010-0349-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDJ0TLD8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Ward" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.10.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3183779" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallerneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W31ZPC6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720727v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakiesha N. Williams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Elder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gallerneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.845-863" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Derrier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoheng Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3814" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dessors" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814105v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Anagnostou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499450v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudeau Joan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260839v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112548v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112812v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439754v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390797v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Brown" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horstemeyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00271245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Pilgar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fixy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104472" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425196v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongfeng Xu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.105061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sylvestre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corvec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108774" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pistenon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae2284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357875v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Viora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01948-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chambion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.113792" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127256" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812084v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-am3115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.08.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04014924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rival" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043944" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126110" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangxin Zou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111403" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment La&#252;gt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14194097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Sawada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hummel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-03807-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Charpentier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perderiset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03472603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Rahmoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Carre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva Mofakhami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2021.3111510" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047223v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguzhan Oguz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Llu&#239;sa Maspoch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122435" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03081954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Federico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Billon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12123021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.05.017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nela Buchtov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01028a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979944v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Giraudeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01723367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eloy Federico Fernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.02.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXR0JB4B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479098v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin M. Hughes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lugo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mcintyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark F. Horstemeyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.12.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9MHRGV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43837" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZK0K3JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lawrimore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K. Francis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Hammi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KVDCX15-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01368853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.08.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4RJG2SV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian T. Denton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-016-0947-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01054046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lugo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Fountain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40882" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G766KCX1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Francis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.03.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abuomar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Nouranian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger King" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Toghiani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2013.08.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPQ1DVDJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonyraj Arockiasamy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oglesby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2559-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F18E1CBCF899BFD5BBE9623BC728D91956F75C9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00767846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Tschopp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Marin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.10.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFGS87DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715398v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallerneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paulmier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.12.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RTDLND4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Prabhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tucker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDQ3RPZ3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719456v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald K Ward" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hossain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban B. Marin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Bammann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-010-0349-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DDJ0TLD8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Ward" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.10.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720464v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallerneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W31ZPC6J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3183779" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720727v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakiesha N. Williams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven H. Elder" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01720756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gallerneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.845-863" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442126v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rohart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-301" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381669v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04373919v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381597v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381586v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500387v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Billon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Derrier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Bousoura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902313v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047546v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoheng Feng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alexis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino-Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.3814" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Perderiset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montmitonnet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grunenwald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033946v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02429066v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dessors" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417171v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04028682v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814105v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033881v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04034736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios S. Anagnostou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chatzigeorgiou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499450v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499459v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260877v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259589v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraudeau Joan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112548v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112812v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439754v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390797v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Brown" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Marin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horstemeyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle H&#233;naut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anselmi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04381714v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Henaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514731v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Chartier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725463v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01963585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05383485v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyer S&#233;verine A.E." TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budtova Tatiana" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burr Alain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combeau Christelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/ameliorer-la-recyclabilite-des-polymeres-et-des-composites/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259577v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00271245v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>