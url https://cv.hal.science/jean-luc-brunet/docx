--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -2353,290 +2353,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+                <w:t xml:space="preserve">Physiological effects of gamma irradiation in the honeybee, Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Pelissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">M Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622624v1</w:t>
+                <w:t xml:space="preserve">hal-02501469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological effects of gamma irradiation in the honeybee, Apis mellifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
+                <w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1068, pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02501469v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t>
               </w:r>
@@ -2907,64 +2907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ben Abderkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3765,295 +3765,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone exposure to the systemic insecticide Fipronil indirectly impairs queen reproductive potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertille Provost</w:t>
+                <w:t xml:space="preserve">Combined neonicotinoid pesticide and parasite stress alter honeybee queens’ physiology and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31904⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595366v1</w:t>
+                <w:t xml:space="preserve">hal-02635567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined neonicotinoid pesticide and parasite stress alter honeybee queens’ physiology and survival</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Crauser</w:t>
+                <w:t xml:space="preserve">Drone exposure to the systemic insecticide Fipronil indirectly impairs queen reproductive potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, 7 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep31430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep31904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635567v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic toxicity and physiological changes induced in the honey bee by the exposure to fipronil and &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; spores alone or combined</w:t>
               </w:r>
@@ -4167,416 +4167,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larvicidal Activity of a Natural Botanical Biostop Moustiques® and Physiological Changes Induced in Susceptible and Resistant Strains of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; Giles (Diptera: Culicidae)</w:t>
+                <w:t xml:space="preserve">Intérêt agronomique de préparations simples de plantes, pour des productions viticoles économes en intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi M. Ahadji-Dabla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">P.A. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kétoh</w:t>
+                <w:t xml:space="preserve">C A Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Y. Apétogbo</w:t>
+                <w:t xml:space="preserve">Monique Jonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle A. Glitho</w:t>
+                <w:t xml:space="preserve">Marc Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Entomology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638221v1</w:t>
+                <w:t xml:space="preserve">hal-01161556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
+                <w:t xml:space="preserve">Larvicidal Activity of a Natural Botanical Biostop Moustiques® and Physiological Changes Induced in Susceptible and Resistant Strains of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; Giles (Diptera: Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Omer</w:t>
+                <w:t xml:space="preserve">Koffi M. Ahadji-Dabla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Guillaume Kétoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Georges Y. Apétogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duport</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle A. Glitho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, 15 p. </w:t>
+              <w:t xml:space="preserve">Open Entomology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.12-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874407901509010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638248v1</w:t>
+                <w:t xml:space="preserve">hal-02638221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt agronomique de préparations simples de plantes, pour des productions viticoles économes en intrants</w:t>
+                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Marchand</w:t>
+                <w:t xml:space="preserve">Helene Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C A Isambert</w:t>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Jonis</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chovelon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161556v1</w:t>
+                <w:t xml:space="preserve">hal-02638248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wings as a new route of exposure to pesticides in the honey bee</w:t>
               </w:r>
@@ -4946,51 +4946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des caractéristiques et de l’intérêt agronomique de préparations simples de plantes, pour des productions fruitières, légumières et viticoles économes en intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5208,315 +5208,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative susceptibility of three Western honeybee taxa to the microsporidian parasite Nosema ceranae.</w:t>
+                <w:t xml:space="preserve">Enzymatic biomarkers as tools to assess environmental quality: A case study of exposure of the honeybee Apis mellifera to insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fontbonne</w:t>
+                <w:t xml:space="preserve">Stephan M. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Garnery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Vidau</w:t>
+                <w:t xml:space="preserve">Geraldo A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aufauvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (9), pp.2117-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.04.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071818v1</w:t>
+                <w:t xml:space="preserve">hal-02647604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic biomarkers as tools to assess environmental quality: A case study of exposure of the honeybee Apis mellifera to insecticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative susceptibility of three Western honeybee taxa to the microsporidian parasite Nosema ceranae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan M. Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldo A. Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Julie Aufauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (9), pp.2117-2124. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.188-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.2288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647604v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pollen Nutrition on Honey Bee Health: Do Pollen Quality and Diversity Matter?</w:t>
               </w:r>
@@ -5898,299 +5898,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard methods for toxicology research in Apis mellifera</w:t>
+                <w:t xml:space="preserve">Honeybee biomarkers as promising tools to monitor environmental quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Medrzycki</w:t>
+                <w:t xml:space="preserve">A. Badiou-Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Giffard</w:t>
+                <w:t xml:space="preserve">Aurore Benneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+                <w:t xml:space="preserve">F. Géret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+                <w:t xml:space="preserve">Hélène Delatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3896/IBRA.1.52.4.14⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.31--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115275v1</w:t>
+                <w:t xml:space="preserve">hal-01456745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeybee biomarkers as promising tools to monitor environmental quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standard methods for toxicology research in Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Benneveau</w:t>
+                <w:t xml:space="preserve">Piotr Medrzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Géret</w:t>
+                <w:t xml:space="preserve">Hervé Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delatte</w:t>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Becker</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60, pp.31--41. </w:t>
+              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.52(4): (2013). </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3896/IBRA.1.52.4.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01456745v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory approach to study toxico-pathological interactions in the honey bee Apis mellifera</w:t>
               </w:r>
@@ -6295,295 +6295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of biomarkers of exposure to xenobiotics in the honey bee Apis mellifera: Application to the systemic insecticide thiamethoxam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan M. Carvalho</w:t>
+                <w:t xml:space="preserve">Gut pathology and responses to the microsporidium&amp;lt;em&amp;gt; Nosema ceranae&amp;lt;/em&amp;gt; in the honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Buleté</w:t>
+                <w:t xml:space="preserve">Mariano Higes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.05.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), 11 p., e37017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924275v1</w:t>
+                <w:t xml:space="preserve">hal-02646272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut pathology and responses to the microsporidium&amp;lt;em&amp;gt; Nosema ceranae&amp;lt;/em&amp;gt; in the honey bee Apis mellifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+                <w:t xml:space="preserve">Development of biomarkers of exposure to xenobiotics in the honey bee Apis mellifera: Application to the systemic insecticide thiamethoxam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan M. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John K. Colbourne</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Lopez</w:t>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (5), 11 p., e37017. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (1), pp.22-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646272v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural effects of insecticides in the honey bee</w:t>
               </w:r>
@@ -6699,64 +6699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Diogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aufauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6833,64 +6833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Diogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aufauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6926,307 +6926,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fipronil is a powerful uncoupler of oxidative phosphorylation that triggers apoptosis in human neuronal cell line SHSY5Y</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathological effects of the microsporidium Nosema ceranae on honey bee queen physiology (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa A. González-Polo</w:t>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Niso-Santano</w:t>
+                <w:t xml:space="preserve">Morgane Folschweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Gómez-Sánchez</w:t>
+                <w:t xml:space="preserve">Cynthia Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Bravo-San Pedro</w:t>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.935-943. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.380-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2011.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651597v1</w:t>
+                <w:t xml:space="preserve">hal-02651105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological effects of the microsporidium Nosema ceranae on honey bee queen physiology (Apis mellifera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fipronil is a powerful uncoupler of oxidative phosphorylation that triggers apoptosis in human neuronal cell line SHSY5Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa A. González-Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Alaux</w:t>
+                <w:t xml:space="preserve">Mireia Niso-Santano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Folschweiller</w:t>
+                <w:t xml:space="preserve">Rubén Gómez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Mcdonnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cousin</w:t>
+                <w:t xml:space="preserve">José M. Bravo-San Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.935-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2011.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2010.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651105v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosema spp. infection alters pheromone production in honey bees (Apis mellifera)</w:t>
               </w:r>
@@ -7238,51 +7238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7358,51 +7358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies Nosema et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7487,51 +7487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,51 +7621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies&amp;lt;em&amp;gt; Nosema&amp;lt;/em&amp;gt; et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8520,51 +8520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Annual Symposium "Ecosystems from the Environmental Radioactivity Perspective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Fukushima, Japon, Japan. https://www.ier.fukushima-u.ac.jp/en/news/6484, 2025</w:t>
@@ -9244,277 +9244,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effects of ionizing radiation in bees -BEERAD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Impact of parasite and pesticide exposure on the production and perception of pheromones in honey bee worker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Nanba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Margot Crevet</w:t>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN) and the Norwegian Radiation and Nuclear Safety Authority (DSA), in cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Eurbee 2024: 10th European conference of apidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tallinn Estonia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684371v1</w:t>
+                <w:t xml:space="preserve">hal-05026914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of parasite and pesticide exposure on the production and perception of pheromones in honey bee worker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Alaux</w:t>
+                <w:t xml:space="preserve">Assessment of the effects of ionizing radiation in bees -BEERAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Nanba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurbee 2024: 10th European conference of apidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tallinn Estonia, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN) and the Norwegian Radiation and Nuclear Safety Authority (DSA), in cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026914v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEECONECT: a connected “flower” to measure the effects of radioactive contamination on the cognitive health of insect pollinators</w:t>
               </w:r>
@@ -10608,103 +10608,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current experimental advances from the French Methodological Bee Group. New improvement for future repro-toxicity tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lablond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Aupinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazards of pesticides to bees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14th international symposium of the ICP-PR Bee protection group,, Oct 2019, Bern (CH), Switzerland. pp.17, </w:t>
@@ -10742,51 +10742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining physiological and ecological data for more effective bee protection and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10831,277 +10831,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration Of Survival And Oxidative Balance Induced By Subchronic Exposure Of Overwintered Honeybees To Insecticide, Fungicide And Herbicide Combinations.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Séné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desclos Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019. SYMPOSIUM IMPACT OF PESTICIDES ON BEES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal, Canada. pp.342</w:t>
+              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286465v1</w:t>
+                <w:t xml:space="preserve">hal-04286406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dalmon</w:t>
+                <w:t xml:space="preserve">Alteration Of Survival And Oxidative Balance Induced By Subchronic Exposure Of Overwintered Honeybees To Insecticide, Fungicide And Herbicide Combinations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana Antonia Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desclos Vincent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Basso</w:t>
+                <w:t xml:space="preserve">Déborah Séné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t>
+              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019. SYMPOSIUM IMPACT OF PESTICIDES ON BEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal, Canada. pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286406v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of survival and oxidative balance induced by subchronic exposure of overwintered honeybees to insecticide, fungicide and herbicide combinations</w:t>
               </w:r>
@@ -11764,51 +11764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the British Ecological Society, Biochemical Society and the Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12135,51 +12135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurbee 5th European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Halle, Germany</w:t>
@@ -12208,51 +12208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12346,51 +12346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Nosema spp. and a neonicotinoid affect honeybees at the individual and social level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12458,51 +12458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,51 +12717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faivre d'Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13119,77 +13119,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Honey bee colony health. Challenges and sustainable solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-1-4398-7940-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13268,77 +13268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs volent au secours des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13645,51 +13645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Crevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13121057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanito Liberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08009-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13747-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00835-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-021-00849-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchamitchian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Abdelkader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Barbouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2019.1655182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Abderkader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Haji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3773" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malfitano Carvalho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C.M. Silva-Zacarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.092" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08380-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5135851770078833E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31904" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31430" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Renzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M. Ahadji-Dabla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K&#233;toh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Y. Ap&#233;togbo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Glitho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874407901509010012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01161556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Isambert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chovelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C83BWDBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113728" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelkader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Senechal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0240-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Carvalho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo A. Carvalho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2288" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2TGQXZX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva-Zacarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065693" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Conte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115275v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Medrzycki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giffard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.52.4.14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Benneveau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;ret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924275v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646272v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Higes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lopez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003656v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0134-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651597v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. Gonz&#225;lez-Polo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Niso-Santano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Bravo-San Pedro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2011.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM8D85G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651105v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Folschweiller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mcdonnell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.12.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9786-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM3T78BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS7NRV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230701771446" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669218v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerrutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658173v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20204" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF922C6C181BCB6FB588B992986BC0BE8EC4AD7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brunet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fantini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaire Beatrice" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nanba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026953v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jules Berrou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684371v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nanba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Abenis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Goulefert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mahot-Castaing" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Madirolas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262707v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821617v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821612v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Butschkau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163171v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crevet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526264v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/jka.2020.465.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790423v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Tavares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797105v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806221v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806566v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Caroline Grella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Suelen Dorigo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Barroso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129083v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198843610.003.00004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810275v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11318-19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Crevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13121057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanito Liberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08009-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13747-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00835-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-021-00849-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchamitchian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Abdelkader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Barbouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2019.1655182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Abderkader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Haji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3773" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malfitano Carvalho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C.M. Silva-Zacarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.092" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08380-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5135851770078833E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31430" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31904" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Renzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01161556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Isambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chovelon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M. Ahadji-Dabla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K&#233;toh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Y. Ap&#233;togbo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Glitho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874407901509010012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C83BWDBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113728" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelkader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Senechal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0240-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo A. Carvalho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2288" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2TGQXZX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva-Zacarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065693" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Conte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456745v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Benneveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;ret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Medrzycki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giffard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.52.4.14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Higes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003656v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0134-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Folschweiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mcdonnell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. Gonz&#225;lez-Polo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Niso-Santano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Bravo-San Pedro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2011.04.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM8D85G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9786-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM3T78BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS7NRV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230701771446" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669218v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerrutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658173v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20204" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF922C6C181BCB6FB588B992986BC0BE8EC4AD7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brunet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fantini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaire Beatrice" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nanba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026953v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jules Berrou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nanba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Abenis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Goulefert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mahot-Castaing" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Madirolas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262707v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821617v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821612v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Butschkau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163171v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crevet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526264v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/jka.2020.465.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286465v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790423v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Tavares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797105v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806221v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806566v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Caroline Grella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Suelen Dorigo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Barroso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129083v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198843610.003.00004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810275v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11318-19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>