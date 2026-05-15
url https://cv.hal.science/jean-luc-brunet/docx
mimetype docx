--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1350 +234,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Ionizing Radiation on Apis mellifera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molybdenum coordination complex that enables honey bees to mitigate the sublethal toxic effects of fipronil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc P Belzunces</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
+                <w:t xml:space="preserve">Loïc Colin-Duchevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+                <w:t xml:space="preserve">Précillia Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics13121057⟩</w:t>
+              <w:t xml:space="preserve">Research Square</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8766031/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416531v1</w:t>
+                <w:t xml:space="preserve">hal-05614899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on visitation records from wild bees and plants along a land use gradient in Germany and Belgium: laboratory work and protocol description for barcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alejandra Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louella Buydens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Härtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.111672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape heterogeneity correlates with bee and pollen diversity while size and specialization degree explain species-specific responses of wild bees to the environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Buydens</w:t>
+                <w:t xml:space="preserve">Effects of Ionizing Radiation on Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Crevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leroy</w:t>
+                <w:t xml:space="preserve">Luc P Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roberts</w:t>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 954, pp.176595. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), pp.1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics13121057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732113v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using physiology to better support wild bee conservation</w:t>
+                <w:t xml:space="preserve">Landscape heterogeneity correlates with bee and pollen diversity while size and specialization degree explain species-specific responses of wild bees to the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Leroy</w:t>
+                <w:t xml:space="preserve">M.A. Parreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">S. Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Henry</w:t>
+                <w:t xml:space="preserve">L. Buydens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Alaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coac076⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 954, pp.176595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937693v1</w:t>
+                <w:t xml:space="preserve">hal-04732113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild chronic exposure to pesticides alters physiological markers of honey bee health without perturbing the core gut microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using physiology to better support wild bee conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanito Liberti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Clementine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Engel</w:t>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+                <w:t xml:space="preserve">Cedric Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.4281. </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.coac076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08009-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coac076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607793v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of the Pesticides Imidacloprid, Difenoconazole and Glyphosate Alone and in Binary and Ternary Mixtures to Winter Honey Bees: Effects on Survival and Antioxidative Defenses</w:t>
+                <w:t xml:space="preserve">Warmer winters are associated with lower levels of the cryoprotectant glycerol, a slower decrease in vitellogenin expression and reduced virus infections in winter honeybees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanine Almasri</w:t>
+                <w:t xml:space="preserve">Alberto Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Paris</w:t>
+                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Diogon</w:t>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pioz</w:t>
+                <w:t xml:space="preserve">Celia Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.104. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.104348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10030104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592273v1</w:t>
+                <w:t xml:space="preserve">hal-03513313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warmer winters are associated with lower levels of the cryoprotectant glycerol, a slower decrease in vitellogenin expression and reduced virus infections in winter honeybees</w:t>
+                <w:t xml:space="preserve">Toxicity of the Pesticides Imidacloprid, Difenoconazole and Glyphosate Alone and in Binary and Ternary Mixtures to Winter Honey Bees: Effects on Survival and Antioxidative Defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Prado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Elisa Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Peruzzi</w:t>
+                <w:t xml:space="preserve">Hanine Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Laurianne Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Bordier</w:t>
+                <w:t xml:space="preserve">Marie Diogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2021.104348⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10030104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513313v1</w:t>
+                <w:t xml:space="preserve">hal-03592273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical links between biodiversity and health in wild bee conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Parreño</w:t>
+                <w:t xml:space="preserve">Mild chronic exposure to pesticides alters physiological markers of honey bee health without perturbing the core gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Joanito Liberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Filipiak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philipp Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08009-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513316v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological status changes the susceptibility of the honey bee Apis mellifera to a single fungicidal spray application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical links between biodiversity and health in wild bee conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pélissier</w:t>
+                <w:t xml:space="preserve">M.A. Parreño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Sené</w:t>
+                <w:t xml:space="preserve">C. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buydens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13747-3⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37, pp.309-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291190v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide risk assessment in honeybees: Toward the use of behavioral and reproductive performances as assessment endpoints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Physiological effects of the interaction between Nosema ceranae and sequential and overlapping exposure to glyphosate and difenoconazole in the honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc P. Belzunces</w:t>
+                <w:t xml:space="preserve">Daiana Antonia Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Diogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Decourtye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Henry</w:t>
+                <w:t xml:space="preserve">Maryam Alamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 276, pp.130134. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.112258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170652v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary report of honeybee physiological changes pre- and post-hybrid lavender season in high and low weight gain colonies</w:t>
               </w:r>
@@ -1589,1136 +1589,1136 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52 (2), pp.463-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-020-00835-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological effects of the interaction between Nosema ceranae and sequential and overlapping exposure to glyphosate and difenoconazole in the honey bee Apis mellifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryam Alamil</w:t>
+                <w:t xml:space="preserve">Pesticide risk assessment in honeybees: Toward the use of behavioral and reproductive performances as assessment endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Barascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Decourtye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112258⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, pp.130134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227926v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Preliminary report of honeybee physiological changes pre- and post-hybrid lavender season in high and low weight gain colonies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alban Maisonnasse</w:t>
+                <w:t xml:space="preserve">Toxicological status changes the susceptibility of the honey bee Apis mellifera to a single fungicidal spray application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc P. Belzunces</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daiana Antonia Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Sené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-021-00849-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13747-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184660v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Preliminary report of honeybee physiological changes pre- and post-hybrid lavender season in high and low weight gain colonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-021-00849-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140956v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of an insecticide, a fungicide and a herbicide induce high toxicities and systemic physiological disturbances in winter Apis mellifera honey bees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryline Pioz</w:t>
+                <w:t xml:space="preserve">DURAPI – Vers une meilleure connaissance et un accompagnement technique des exploitations apicoles professionnelles : durabilité, stratégies de renouvellement du cheptel et conséquences sur le fonctionnement global de l’exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Sene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Britten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111013⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ap85-ak16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914811v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mixtures of an insecticide, a fungicide and a herbicide induce high toxicities and systemic physiological disturbances in winter Apis mellifera honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana Antonia Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Jury</w:t>
+                <w:t xml:space="preserve">Deborah Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 203, pp.111013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628574v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological effects of gamma irradiation in the honeybee, Apis mellifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+                <w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
+                <w:t xml:space="preserve">Michel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1068, pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501469v1</w:t>
+                <w:t xml:space="preserve">hal-02622624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité anti-insecte d'un rideau d'air : une alternative aux insecticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Physiological effects of gamma irradiation in the honeybee, Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cavalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della-Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeille de France et l'Apiculteur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2019.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02622624v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un printemps paresseux : des mélanges de pesticides ralentissent l'activité des abeilles mellifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Prado Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 290, pp.120-125</w:t>
@@ -2733,5718 +2733,5852 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of clothianidin on antioxidant enzyme activities and malondialdehyde level in honey bee drone semen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to pollen-bound pesticide mixtures induces longer-lived but less efficient honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Prado F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Barbouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
+                <w:t xml:space="preserve">Mylène Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218839.2019.1655182⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 650, pp.1250-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617988v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Clothianidin exposure on semen parameters of honey bee drones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of clothianidin on antioxidant enzyme activities and malondialdehyde level in honey bee drone semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Cousin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Barbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of New Sciences, Agriculture and Biotechnology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218839.2019.1655182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727988v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of an air curtain as an anti-insect barrier: the honey bee as a model insect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of Clothianidin exposure on semen parameters of honey bee drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ben Abderkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of New Sciences, Agriculture and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.3791-3798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623628v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet conjugué pesticide-parasite affecte la physiologie et la survie des reines d'abeilles (Apis mellifera)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Efficiency of an air curtain as an anti-insect barrier: the honey bee as a model insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.2707-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603082v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the toxic effect of pesticides on honey bee drone fertility using laboratory and semifield approaches: A case study of fipronil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">L'effet conjugué pesticide-parasite affecte la physiologie et la survie des reines d'abeilles (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cousin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 278, pp.57-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.3773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606926v1</w:t>
+                <w:t xml:space="preserve">hal-01603082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of larvae to thiamethoxam affects the survival and physiology of the honey bee at post-embryonic stages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andre Kretzschmar</w:t>
+                <w:t xml:space="preserve">Assessment of the toxic effect of pesticides on honey bee drone fertility using laboratory and semifield approaches: A case study of fipronil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Malfitano Carvalho</w:t>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine C.M. Silva-Zacarin</w:t>
+                <w:t xml:space="preserve">Haithem Haji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.05.092⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (9), pp.2345-2351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559707v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosema ceranae, Fipronil and their combination compromise honey bee reproduction via changes in male physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-08380-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pesticides à faibles doses sur le système nerveux et la reproduction chez l'abeille</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure of larvae to thiamethoxam affects the survival and physiology of the honey bee at post-embryonic stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana Antonia Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Malfitano Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine C.M. Silva-Zacarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5135851770078833E12⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.386-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.05.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603964v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined neonicotinoid pesticide and parasite stress alter honeybee queens’ physiology and survival</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des pesticides à faibles doses sur le système nerveux et la reproduction chez l'abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31430⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5135851770078833E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635567v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone exposure to the systemic insecticide Fipronil indirectly impairs queen reproductive potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Combined neonicotinoid pesticide and parasite stress alter honeybee queens’ physiology and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep31904⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595366v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic toxicity and physiological changes induced in the honey bee by the exposure to fipronil and &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; spores alone or combined</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Drone exposure to the systemic insecticide Fipronil indirectly impairs queen reproductive potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.01.028⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep31904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630348v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt agronomique de préparations simples de plantes, pour des productions viticoles économes en intrants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic toxicity and physiological changes induced in the honey bee by the exposure to fipronil and &amp;lt;em&amp;gt;Bacillus thuringiensis&amp;lt;/em&amp;gt; spores alone or combined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C A Isambert</w:t>
+                <w:t xml:space="preserve">Maria Tereza Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Jonis</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chovelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aveline</w:t>
+                <w:t xml:space="preserve">David Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161556v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larvicidal Activity of a Natural Botanical Biostop Moustiques® and Physiological Changes Induced in Susceptible and Resistant Strains of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; Giles (Diptera: Culicidae)</w:t>
+                <w:t xml:space="preserve">Intérêt agronomique de préparations simples de plantes, pour des productions viticoles économes en intrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi M. Ahadji-Dabla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">P.A. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kétoh</w:t>
+                <w:t xml:space="preserve">C A Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Y. Apétogbo</w:t>
+                <w:t xml:space="preserve">Monique Jonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle A. Glitho</w:t>
+                <w:t xml:space="preserve">Marc Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Entomology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638221v1</w:t>
+                <w:t xml:space="preserve">hal-01161556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
+                <w:t xml:space="preserve">Larvicidal Activity of a Natural Botanical Biostop Moustiques® and Physiological Changes Induced in Susceptible and Resistant Strains of &amp;lt;em&amp;gt;Anopheles gambiae&amp;lt;/em&amp;gt; Giles (Diptera: Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Omer</w:t>
+                <w:t xml:space="preserve">Koffi M. Ahadji-Dabla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Guillaume Kétoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Georges Y. Apétogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duport</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle A. Glitho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, 15 p. </w:t>
+              <w:t xml:space="preserve">Open Entomology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.12-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874407901509010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638248v1</w:t>
+                <w:t xml:space="preserve">hal-02638221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wings as a new route of exposure to pesticides in the honey bee</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Belzunces</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.3014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640253v1</w:t>
+                <w:t xml:space="preserve">hal-02638248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Some Insecticides on the Viability and the ATP Synthesis of Honeybee Drone’s Spermatozoid &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; Exposed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Wings as a new route of exposure to pesticides in the honey bee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunisian Journal of Plant Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (9), pp.1983-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.3014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630191v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatic approach to assess the exposure of the honey bee (Apis mellifera) when subjected to pesticide spray</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Some Insecticides on the Viability and the ATP Synthesis of Honeybee Drone’s Spermatozoid &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; Exposed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Barbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tunisian Journal of Plant Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.79-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230268v1</w:t>
+                <w:t xml:space="preserve">hal-02630191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des caractéristiques et de l’intérêt agronomique de préparations simples de plantes, pour des productions fruitières, légumières et viticoles économes en intrants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Marchand</w:t>
+                <w:t xml:space="preserve">A pragmatic approach to assess the exposure of the honey bee (Apis mellifera) when subjected to pesticide spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Isambert</w:t>
+                <w:t xml:space="preserve">Laurent Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jonis</w:t>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Eric Parveaud</w:t>
+                <w:t xml:space="preserve">Marion Fusellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chovelon</w:t>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp.83-96. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.Article Number: e113728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/rxc7-tx46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631143v1</w:t>
+                <w:t xml:space="preserve">hal-01230268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen quality of honey bee drones maintained from emergence to sexual maturity under laboratory, semi-field and field conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des caractéristiques et de l’intérêt agronomique de préparations simples de plantes, pour des productions fruitières, légumières et viticoles économes en intrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Abdelkader</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cousin</w:t>
+                <w:t xml:space="preserve">C.A. Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaques Senechal</w:t>
+                <w:t xml:space="preserve">M. Jonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Eric Parveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chovelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-013-0240-7⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/rxc7-tx46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234717v1</w:t>
+                <w:t xml:space="preserve">hal-02631143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic biomarkers as tools to assess environmental quality: A case study of exposure of the honeybee Apis mellifera to insecticides</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semen quality of honey bee drones maintained from emergence to sexual maturity under laboratory, semi-field and field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faten Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaques Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2288⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (2), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-013-0240-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647604v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative susceptibility of three Western honeybee taxa to the microsporidian parasite Nosema ceranae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size Changes in Honey Bee Larvae Oenocytes Induced by Exposure to Paraquat at Very Low Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fontbonne</w:t>
+                <w:t xml:space="preserve">Elaine Silva-Zacarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Garnery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Texier</w:t>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.04.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071818v1</w:t>
+                <w:t xml:space="preserve">hal-01332333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pollen Nutrition on Honey Bee Health: Do Pollen Quality and Diversity Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e72016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0072016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Changes in Honey Bee Larvae Oenocytes Induced by Exposure to Paraquat at Very Low Concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cousin</w:t>
+                <w:t xml:space="preserve">Comparative susceptibility of three Western honeybee taxa to the microsporidian parasite Nosema ceranae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aufauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Silva-Zacarin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Catherine Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.188-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0065693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pollen nutrition on honey bee health: Do pollen quality and diversity matter ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic biomarkers as tools to assess environmental quality: A case study of exposure of the honeybee Apis mellifera to insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Conte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+                <w:t xml:space="preserve">Stephan M. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Decourtye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geraldo A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (9), pp.2117-2124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327432v1</w:t>
+                <w:t xml:space="preserve">hal-02647604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeybee biomarkers as promising tools to monitor environmental quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Géret</w:t>
+                <w:t xml:space="preserve">Influence of pollen nutrition on honey bee health: Do pollen quality and diversity matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Di Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Salignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delatte</w:t>
+                <w:t xml:space="preserve">Y. Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Becker</w:t>
+                <w:t xml:space="preserve">A. Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456745v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard methods for toxicology research in Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Medrzycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Medrzycki</w:t>
+                <w:t xml:space="preserve">Hervé Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Giffard</w:t>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (4), pp.52(4): (2013). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3896/IBRA.1.52.4.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory approach to study toxico-pathological interactions in the honey bee Apis mellifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+                <w:t xml:space="preserve">Honeybee biomarkers as promising tools to monitor environmental quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badiou-Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blot</w:t>
+                <w:t xml:space="preserve">Aurore Benneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Georges Biron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Vidau</w:t>
+                <w:t xml:space="preserve">F. Géret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
+                <w:t xml:space="preserve">Hélène Delatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beebook</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.31--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822429v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut pathology and responses to the microsporidium&amp;lt;em&amp;gt; Nosema ceranae&amp;lt;/em&amp;gt; in the honey bee Apis mellifera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John K. Colbourne</w:t>
+                <w:t xml:space="preserve">Laboratory approach to study toxico-pathological interactions in the honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Lopez</w:t>
+                <w:t xml:space="preserve">Nicolas Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Beebook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, in press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646272v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of biomarkers of exposure to xenobiotics in the honey bee Apis mellifera: Application to the systemic insecticide thiamethoxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan M. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo A. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Buleté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (1), pp.22-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural effects of insecticides in the honey bee</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gut pathology and responses to the microsporidium&amp;lt;em&amp;gt; Nosema ceranae&amp;lt;/em&amp;gt; in the honey bee Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Higes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John K. Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), 11 p., e37017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13592-012-0134-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01003656v1</w:t>
+                <w:t xml:space="preserve">hal-02646272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to sublethal doses of fipronil and thiacloprid highly increases mortality of honeybees previously infected by Nosema ceranae.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural effects of insecticides in the honey bee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021550⟩</w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), pp.348-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13592-012-0134-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814778v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclin des colonies d'abeilles et origine multifactorielle : cas de Nosema ceranae et des insecticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Exposure to sublethal doses of fipronil and thiacloprid highly increases mortality of honeybees previously infected by Nosema ceranae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Diogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aufauvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115873v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological effects of the microsporidium Nosema ceranae on honey bee queen physiology (Apis mellifera)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Folschweiller</w:t>
+                <w:t xml:space="preserve">Déclin des colonies d'abeilles et origine multifactorielle : cas de Nosema ceranae et des insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Diogon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aufauvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Mcdonnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cousin</w:t>
+                <w:t xml:space="preserve">Bernard Viguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 245 (9-10), pp.417-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2010.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651105v1</w:t>
+                <w:t xml:space="preserve">hal-01115873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fipronil is a powerful uncoupler of oxidative phosphorylation that triggers apoptosis in human neuronal cell line SHSY5Y</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pathological effects of the microsporidium Nosema ceranae on honey bee queen physiology (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa A. González-Polo</w:t>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Niso-Santano</w:t>
+                <w:t xml:space="preserve">Morgane Folschweiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Gómez-Sánchez</w:t>
+                <w:t xml:space="preserve">Cynthia Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Bravo-San Pedro</w:t>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.935-943. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.380-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2011.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651597v1</w:t>
+                <w:t xml:space="preserve">hal-02651105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosema spp. infection alters pheromone production in honey bees (Apis mellifera)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+                <w:t xml:space="preserve">Fipronil is a powerful uncoupler of oxidative phosphorylation that triggers apoptosis in human neuronal cell line SHSY5Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa A. González-Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Niso-Santano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Gómez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Bravo-San Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-010-9786-2⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.935-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661839v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies Nosema et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 236, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Nosema spp. infection alters pheromone production in honey bees (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02123.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (5), pp.522-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-010-9786-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666852v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies&amp;lt;em&amp;gt; Nosema&amp;lt;/em&amp;gt; et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.774 - 782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02123.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663311v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenylpyrazole insecticides induce cytotoxicity by altering mechanisms involved in cellular energy supply in the human epithelial cell model Caco-2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interaction toxicopathologique entre les microsporidies&amp;lt;em&amp;gt; Nosema&amp;lt;/em&amp;gt; et l’imidaclopride chez l’abeille (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Technique Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (4), pp.138-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662266v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal absorption of the acetamiprid neonicotinoid by Caco-2 cells: transepithelial transport, cellular uptake and efflux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Phenylpyrazole insecticides induce cytotoxicity by altering mechanisms involved in cellular energy supply in the human epithelial cell model Caco-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vidau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03601230701771446⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.589-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400780v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécrétions allélopathiques du tournesol. Toxicité et effets comportementaux chez l'abeille domestique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Intestinal absorption of the acetamiprid neonicotinoid by Caco-2 cells: transepithelial transport, cellular uptake and efflux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Costagliola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.261-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03601230701771446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669218v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of two membrane-bound acetylcholinesterase in the honeybee head</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sécrétions allélopathiques du tournesol. Toxicité et effets comportementaux chez l'abeille domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 608, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658173v1</w:t>
+                <w:t xml:space="preserve">hal-02669218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo metabolic fate of 14C-acetamiprid in six biological compartments of the honeybee, Apis mellifera L.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Existence of two membrane-bound acetylcholinesterase in the honeybee head</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66, pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arch.20204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681083v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vivo metabolic fate of 14C-acetamiprid in six biological compartments of the honeybee, Apis mellifera L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.742-748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human intestinal absorption of imidaclopride with Caco-2 cells as enterocyte model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 194, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8454,341 +8588,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEERAD -Assessment of the effects of ionizing radiation in bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagnaire Beatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Annual Symposium "Ecosystems from the Environmental Radioactivity Perspective"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Fukushima, Japon, Japan. https://www.ier.fukushima-u.ac.jp/en/news/6484, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the effects of ionizing radiation in bees – BEERAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Nanba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th Annual Symposium of IER (Institute of Environmental Radioactivity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Fukushima, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the toxicopathological interactions (Nosema ceranae) of ionizing radiation on bees, Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8807,176 +8941,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE, Journées des Doctorants du département SPE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy spring: Early-life exposure to pesticide mixtures induces less efficient honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Prado Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AgreenSkills Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8986,176 +9120,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et reproduction de l’abeille Osmie en vergers de pommiers : influence des haies et autres habitats semi-naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jules Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire ETTAP, Ressources florales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological effects of gamma irradiation combined to Nosema ceranae infection in the honeybee, Apis mellifera – BEERAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9177,525 +9311,525 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN) and the Norwegian Radiation and Nuclear Safety Authority (DSA), in cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of parasite and pesticide exposure on the production and perception of pheromones in honey bee worker</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assessment of the effects of ionizing radiation in bees -BEERAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Nanba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurbee 2024: 10th European conference of apidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tallinn Estonia, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN) and the Norwegian Radiation and Nuclear Safety Authority (DSA), in cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026914v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the effects of ionizing radiation in bees -BEERAD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Impact of parasite and pesticide exposure on the production and perception of pheromones in honey bee worker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margot Crevet</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN) and the Norwegian Radiation and Nuclear Safety Authority (DSA), in cooperation with the International Union of Radioecology (IUR), IAEA, UNSCEAR, EURADOS, ICRP, Journal of Environmental Radioactivity and the European Radioecology Alliance, Nov 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Eurbee 2024: 10th European conference of apidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tallinn Estonia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684371v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEECONECT: a connected “flower” to measure the effects of radioactive contamination on the cognitive health of insect pollinators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Abenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Goulefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Mahot-Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Madirolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European radiation protection week (ERPW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University College - Dublin (UCD), Oct 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET DOCTORAL SUR L'EVALUATION DES EFFETS DES RAYONNEMENTS IONISANTS SUR APIS MELLIFERA : PREMIERES EXPERIMENTATIONS DU PROJET BEERAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,573 +9848,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEFA, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality rather than quantity: Hedgerows and semi-natural habitats in apple orchards do not enhance the production of offspring but positively affect their body condition and emergence rate in a solitary bee (Osmia cornuta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jules Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tamic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Vanderplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion Annuelle du GDR Pollinéco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR BIOGECO (INRAE-Université de Bordeaux). L'équipe organisatrice est composée de Frédéric Revers, Samantha Février, Alice Rivière, Rémy Petit, Clément Larue et Léa Morillon., Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets de la contamination radioactive sur les abeilles : projets BEERAD et BEECONECT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lihoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonzom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Nanba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEFA, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the nutritional states of wild bees to floral resources availability to assess habitat quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Linking the nutritional state of wild bees to floral resource availability in European grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Butschkau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louella Buydens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Keller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEPEP - International Symposium on the Environmental Physiology of Ectotherms and Plants of Apidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">EurBee - European Conference of Apidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821617v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the nutritional state of wild bees to floral resource availability in European grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Linking the nutritional states of wild bees to floral resources availability to assess habitat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Diana Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EurBee - European Conference of Apidology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">ISEPEP - International Symposium on the Environmental Physiology of Ectotherms and Plants of Apidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821612v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEERAD – Assessment of the effects of ionizing radiation in bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10302,2516 +10436,2516 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ecotoxicologie Aquatique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire des Environnements Continentaux - LIEC, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets des rayonnements ionisants sur les abeilles, de la molécule à la population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Ecotoxicologie Aquatique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner données physiologiques et écologiques pour améliorer la conservation des abeilles sauvages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current experimental advances from the French Methodological Bee Group. New improvement for future repro-toxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lablond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Aupinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Pollineco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hazards of pesticides to bees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14th international symposium of the ICP-PR Bee protection group,, Oct 2019, Bern (CH), Switzerland. pp.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/jka.2020.465.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526264v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current experimental advances from the French Methodological Bee Group. New improvement for future repro-toxicity tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combiner données physiologiques et écologiques pour améliorer la conservation des abeilles sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hazards of pesticides to bees</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR Pollineco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282964v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining physiological and ecological data for more effective bee protection and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Pollinator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Desclos Vincent</w:t>
+                <w:t xml:space="preserve">Alteration Of Survival And Oxidative Balance Induced By Subchronic Exposure Of Overwintered Honeybees To Insecticide, Fungicide And Herbicide Combinations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Almasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiana Antonia Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Kouchner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Basso</w:t>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t>
+              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019. SYMPOSIUM IMPACT OF PESTICIDES ON BEES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal, Canada. pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286406v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration Of Survival And Oxidative Balance Induced By Subchronic Exposure Of Overwintered Honeybees To Insecticide, Fungicide And Herbicide Combinations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+                <w:t xml:space="preserve">Impacts of requeening practices on honey bee health. 46th APIMONDIA - International Apicultural Congress 2019. Symposium Control of Bee Diseases And Pests. Montreal, Canada. 2019/09/8-12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desclos Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Kouchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019. SYMPOSIUM IMPACT OF PESTICIDES ON BEES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal, Canada. pp.342</w:t>
+              <w:t xml:space="preserve">46th APIMONDIA - International Apicultural Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Honey Council, Sep 2019, Montreal (Canada), Canada. pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286465v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of survival and oxidative balance induced by subchronic exposure of overwintered honeybees to insecticide, fungicide and herbicide combinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanine Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazy Spring: pollen-bound pesticides mixtures make bees less efficient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Prado Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurbee 2018 : 8th European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Crauser</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème congrès de la Fédération Nationale des Organisations Sanitaires Apicoles Départementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601596v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de pollens contaminés par des mélanges de pesticides sur le comportement des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vidau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Conte</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">42ème congrès de la Fédération Nationale des Organisations Sanitaires Apicoles Départementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601602v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du changement climatique sur l'hivernage des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Decugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stresses interactions and honey bee losses. The Impact of pesticides on bee health</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets des interactions toxicopathologiques sur la qualité du sperme, la fécondité et la durée de vie des reines chez l'abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of the British Ecological Society, Biochemical Society and the Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Apicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795512v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des interactions toxicopathologiques sur la qualité du sperme, la fécondité et la durée de vie des reines chez l'abeille</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stresses interactions and honey bee losses. The Impact of pesticides on bee health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dussaubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Apicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of the British Ecological Society, Biochemical Society and the Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797105v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité et la diversité de la nutrition pollinique ont-elles un effet sur la santé de l'abeille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Salignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Decourtye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès UIEIS Section française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of sperm from drone (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;) reared in laboratory and semi-field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kairo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurbee 5th European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Halle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid weaken honeybees (Apis mellifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Apicole FNOSAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Nosema spp. and a neonicotinoid affect honeybees at the individual and social level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th EurBee European Conference of Apidology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Nosema microspores and a neonicotinoid in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Bee Research Conference, Annual Meeting of the American Association of Professionnal Apiculturists and the Canadian Association of Professionnal Apiculturists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi métabolique in vivo de l'acétamipride dans six compartiments biologiques de l'abeille, Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la section française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action des insecticides néonicotinoïdes à faibles doses, chez l'abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faivre d'Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Badiou-Bénéteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Conférence Internationale Francophone d'Entomologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Rabat, Maroc. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12821,147 +12955,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and toxicological responses of honeybees and stingless bees to individual and combined exposure to imidacloprid, glyphosate, and pyraclostrobin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daiana Antonia Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Caroline Grella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adna Suelen Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanine Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12971,267 +13105,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating physiological and ecological data to increase the effectiveness of bee protection and conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine L. Madliger; Craig E. Franklin; Oliver P. Love; Steven J. Cooke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Physiology: Applications for Wildlife Conservation and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2021, 978-0-19-884361-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198843610.003.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between risk factors in honey bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Honey bee colony health. Challenges and sustainable solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, 978-1-4398-7940-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b11318-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13241,147 +13375,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs volent au secours des abeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13391,114 +13525,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'action de néonicotinoïdes. Etude comparée des mécanismes d'absorption et de métabolisation chez un invertébré, l'abeille domestique (Apis mellifera L.), et chez un vertébré, l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Cézanne (Aix Marseille 3), 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13645,51 +13779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Crevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13121057" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanito Liberti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08009-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104348" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13747-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00835-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-021-00849-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchamitchian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617988v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Abdelkader" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Barbouche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2019.1655182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Abderkader" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Haji" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3773" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malfitano Carvalho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C.M. Silva-Zacarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.092" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605612v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08380-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603964v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5135851770078833E12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31430" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31904" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Renzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01161556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Isambert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chovelon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M. Ahadji-Dabla" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K&#233;toh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Y. Ap&#233;togbo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Glitho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874407901509010012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640253v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C83BWDBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113728" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelkader" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Senechal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0240-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647604v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo A. Carvalho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2288" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2TGQXZX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652150v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332333v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva-Zacarin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065693" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Conte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456745v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Benneveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;ret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Medrzycki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giffard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.52.4.14" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822429v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Higes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003656v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0134-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651105v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Folschweiller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mcdonnell" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.12.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. Gonz&#225;lez-Polo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Niso-Santano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Bravo-San Pedro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2011.04.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM8D85G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661839v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9786-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM3T78BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS7NRV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230701771446" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669218v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerrutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658173v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20204" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF922C6C181BCB6FB588B992986BC0BE8EC4AD7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brunet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672723v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fantini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaire Beatrice" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nanba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685670v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026953v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jules Berrou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nanba" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682685v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Abenis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Goulefert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mahot-Castaing" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Madirolas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262707v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821617v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821612v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Butschkau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163171v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163177v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crevet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526264v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282964v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/jka.2020.465.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286465v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790423v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Tavares" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795512v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797105v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806221v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806566v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756571v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Caroline Grella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Suelen Dorigo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Barroso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129083v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198843610.003.00004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810275v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11318-19" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05453951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Crevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gagnaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonzom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Colin-Duchevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;cillia Cochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poirot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sandoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8766031/v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Parre&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Werle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louella Buydens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Spitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#228;rtl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05416531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P Belzunces" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kairo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics13121057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Werle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buydens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roberts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176595" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Alaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Peruzzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2021.104348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Almasri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Paris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10030104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanito Liberti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08009-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parre&#241;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filipiak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Antonia Tavares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Alamil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112258" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maisonnasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-020-00835-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barascou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tchamitchian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Sen&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13747-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-021-00849-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Britten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ap85-ak16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Sene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pelissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchamitchian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cavalie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della-Vedova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2019.02.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado Farias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vidau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Jury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Prado F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Abdelkader" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Barbouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2019.1655182" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ben Abderkader" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5090" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603082v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crauser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606926v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Haji" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cousin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3773" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Biron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08380-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Malfitano Carvalho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C.M. Silva-Zacarin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.05.092" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Collet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5135851770078833E12" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31430" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep31904" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tereza Renzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01161556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Isambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jonis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chovelon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi M. Ahadji-Dabla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K&#233;toh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Y. Ap&#233;togbo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Glitho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874407901509010012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640253v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C83BWDBH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230268v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113728" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Isambert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Parveaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chovelon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/rxc7-tx46" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelkader" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaques Senechal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-013-0240-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332333v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Silva-Zacarin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065693" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Di Pasquale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fontbonne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufauvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.04.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7989R4D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M. Carvalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo A. Carvalho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2288" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2TGQXZX6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Conte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decourtye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115275v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Medrzycki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giffard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauzat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.52.4.14" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiou-B&#233;n&#233;teau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Benneveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822429v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.05.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646272v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Higes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lopez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003656v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-012-0134-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814778v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021550" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115873v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651105v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Folschweiller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mcdonnell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.12.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa A. Gonz&#225;lez-Polo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Niso-Santano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Bravo-San Pedro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2011.04.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXM8D85G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656048v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9786-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RM3T78BN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666852v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02123.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662266v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Badiou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TS7NRV3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fantini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601230701771446" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669218v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerrutti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Costagliola" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658173v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20204" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF922C6C181BCB6FB588B992986BC0BE8EC4AD7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681083v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brunet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672723v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fantini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070533v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaire Beatrice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nanba" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685670v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026953v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jules Berrou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tamic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Vanderplanck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Daian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nanba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05026914v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lapeyre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682685v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Abenis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Goulefert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mahot-Castaing" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Madirolas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163166v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262707v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagnaire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lihoreau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonzom" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821612v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leroy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Butschkau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Keller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diana Leonhardt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163171v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163177v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crevet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubourg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fourrier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lablond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/jka.2020.465.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526264v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788294v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Henry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286465v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286406v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desclos Vincent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiana Tavares" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785622v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jury" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601602v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795639v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797105v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795512v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806566v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823120v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756571v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824314v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689368v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Caroline Grella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adna Suelen Dorigo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Barroso" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129083v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198843610.003.00004" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810275v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11318-19" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801092v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833715v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>