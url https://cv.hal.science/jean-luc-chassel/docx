--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -3658,51 +3658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3787B745"/>
+    <w:nsid w:val="FF2C06D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>