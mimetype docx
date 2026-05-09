--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -2156,173 +2156,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’emblématique de Mahaut d’Artois († 1329)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chassel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larent Macé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeux de miroir. Le sceau princier au Moyen Âge (XIe-XIVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 65, Presses universitaires du Midi, p. 257-289, 2021, Tempus, 978-2-8107-0738-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sans père ni mari : les emblèmes de Mahaut, comtesse de Nevers [† 1257]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia RABEL, Laurent HABLOT et François JAQUESSON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans l’atelier de Michel Pastoureau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 100-103, 2021, 978-2-86906-768-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653201v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03652279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rayonnement du nom et des armes de Blanche de Castille, reine de France († 1252)</w:t>
               </w:r>
@@ -3658,51 +3658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF2C06D3"/>
+    <w:nsid w:val="E27469B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3889,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-chassel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-0337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074758462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34577188" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chassel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Portet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01610642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flandin-Blety" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.verdi.1992.02.0043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-chassel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-0337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074758462" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34577188" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chassel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653455v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652171v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653168v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292902v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Portet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660443v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01610642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Vilain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653341v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flandin-Blety" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653427v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643742v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.verdi.1992.02.0043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>