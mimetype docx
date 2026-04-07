--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Coureau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre-insulation boards in tropical context – Part 1: relationships between chemical composition, water behaviour, and termite, fungal and mould resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lehnebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2582127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre insulation boards in tropical context - part 2: Predicting fungal and termite resistance using explainable machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzah Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2588785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New four-point bending test protocol for the strength grading of timber: relationship between local and global modulus of elasticity (MOE) of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Spéro Adjovi Loko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gbaguidi Aïsse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2024.2413396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bonding durability of CLT and glulam made from oak and mixed poplar-oak according to bonding pressure and glue type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citra Yanto Ciki Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 335, pp.127345. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Deformations and Mechanical Properties of Fine Recycled Aggregate Earth Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode I and II R-curves characterization of the Maritime Pine and Spruce under the same geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.108472. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the ultimate load-carrying capacity of wooden notched beams with and without reinforcements using a splitting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121518. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance-­curves and wood variability: application of glued-­in-­rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic layer model for application to crack propagation problems in timber engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Johan Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kent Persson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-005-0033-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du chaînage d’agrafe des murs gouttereaux de Notre-Dame de Paris : Vers une nouvelle considération technique des fers de construction à l’époque gothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Modéliser les phénomènes pour mieux appréhender les techniques, les sociétés et leur environnement en archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Monitoring of a Maritime Pine Root-System Failure During Its Overturn: A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in maritime pine beams under humidity variations : cohesive crack method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des assemblages par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree anchorage: the mechanical properties of structural roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Wind Damage Risk to Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hygrométrie du bois sur la courbe de résistance et les paramètres du modèle de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation du processus de rupture des assemblages bois par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrés Français de Mécanique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded-in rods connections: modeling of mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP1004 "Enhance mechanical properties of timber, engineered wood products and timber structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zagreb, Croatia. pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the load bearing capacity of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de zone cohésive et courbe de résistance dans les quasifragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Dourado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement adoucissant de l’Epicéa à partir d’essais de fissuration en Mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions charpente-maçonnerie sur une travée du chevet de Notre-Dame : Report des charges de vent et rôle des renforts métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois « vert » : mécanismes et conséquences sur la tenue des structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale : Notre-Dame de Paris sous l'oeil des scientifique - colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques des racines de structure de Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on mechanical performance of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content and temperature effects on reinforcements in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Coureau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6778-5709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre-insulation boards in tropical context – Part 1: relationships between chemical composition, water behaviour, and termite, fungal and mould resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lehnebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2582127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre insulation boards in tropical context - part 2: Predicting fungal and termite resistance using explainable machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzah Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 p. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2588785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New four-point bending test protocol for the strength grading of timber: relationship between local and global modulus of elasticity (MOE) of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Spéro Adjovi Loko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gbaguidi Aïsse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2024.2413396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bonding durability of CLT and glulam made from oak and mixed poplar-oak according to bonding pressure and glue type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citra Yanto Ciki Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 335, pp.127345. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Deformations and Mechanical Properties of Fine Recycled Aggregate Earth Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode I and II R-curves characterization of the Maritime Pine and Spruce under the same geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.108472. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the ultimate load-carrying capacity of wooden notched beams with and without reinforcements using a splitting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121518. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance-­curves and wood variability: application of glued-­in-­rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic layer model for application to crack propagation problems in timber engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Johan Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kent Persson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-005-0033-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du chaînage d’agrafe des murs gouttereaux de Notre-Dame de Paris : Vers une nouvelle considération technique des fers de construction à l’époque gothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Modéliser les phénomènes pour mieux appréhender les techniques, les sociétés et leur environnement en archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Monitoring of a Maritime Pine Root-System Failure During Its Overturn: A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in maritime pine beams under humidity variations : cohesive crack method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree anchorage: the mechanical properties of structural roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Wind Damage Risk to Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des assemblages par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hygrométrie du bois sur la courbe de résistance et les paramètres du modèle de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation du processus de rupture des assemblages bois par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrés Français de Mécanique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the load bearing capacity of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded-in rods connections: modeling of mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP1004 "Enhance mechanical properties of timber, engineered wood products and timber structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zagreb, Croatia. pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de zone cohésive et courbe de résistance dans les quasifragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Dourado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement adoucissant de l’Epicéa à partir d’essais de fissuration en Mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions charpente-maçonnerie sur une travée du chevet de Notre-Dame : Report des charges de vent et rôle des renforts métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois « vert » : mécanismes et conséquences sur la tenue des structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale : Notre-Dame de Paris sous l'oeil des scientifique - colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques des racines de structure de Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on mechanical performance of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content and temperature effects on reinforcements in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="2B26DD2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Halter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2582127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Hajjar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2588785" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sp&#233;ro Adjovi Loko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gbaguidi A&#239;sse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2413396" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Yanto Ciki Purba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chaplain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fardoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108472" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121518" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johan Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Persson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-005-0033-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V88QCZ1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120104" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lespine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Planas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Dourado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05161482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouhlel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-coureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6778-5709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356969v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Halter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2582127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Hajjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2588785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sp&#233;ro Adjovi Loko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gbaguidi A&#239;sse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2413396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Yanto Ciki Purba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chaplain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fardoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108472" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johan Gustafsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Persson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-005-0033-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V88QCZ1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lespine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Planas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Dourado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05161482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouhlel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>