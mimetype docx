--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Coureau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6778-5709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre-insulation boards in tropical context – Part 1: relationships between chemical composition, water behaviour, and termite, fungal and mould resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lehnebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2582127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre insulation boards in tropical context - part 2: Predicting fungal and termite resistance using explainable machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzah Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 p. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2588785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New four-point bending test protocol for the strength grading of timber: relationship between local and global modulus of elasticity (MOE) of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Spéro Adjovi Loko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gbaguidi Aïsse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2024.2413396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bonding durability of CLT and glulam made from oak and mixed poplar-oak according to bonding pressure and glue type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citra Yanto Ciki Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 335, pp.127345. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Deformations and Mechanical Properties of Fine Recycled Aggregate Earth Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode I and II R-curves characterization of the Maritime Pine and Spruce under the same geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.108472. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the ultimate load-carrying capacity of wooden notched beams with and without reinforcements using a splitting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121518. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance-­curves and wood variability: application of glued-­in-­rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic layer model for application to crack propagation problems in timber engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Johan Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kent Persson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-005-0033-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du chaînage d’agrafe des murs gouttereaux de Notre-Dame de Paris : Vers une nouvelle considération technique des fers de construction à l’époque gothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Modéliser les phénomènes pour mieux appréhender les techniques, les sociétés et leur environnement en archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Monitoring of a Maritime Pine Root-System Failure During Its Overturn: A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in maritime pine beams under humidity variations : cohesive crack method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree anchorage: the mechanical properties of structural roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Wind Damage Risk to Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des assemblages par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hygrométrie du bois sur la courbe de résistance et les paramètres du modèle de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation du processus de rupture des assemblages bois par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrés Français de Mécanique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the load bearing capacity of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded-in rods connections: modeling of mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP1004 "Enhance mechanical properties of timber, engineered wood products and timber structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zagreb, Croatia. pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de zone cohésive et courbe de résistance dans les quasifragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Dourado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement adoucissant de l’Epicéa à partir d’essais de fissuration en Mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions charpente-maçonnerie sur une travée du chevet de Notre-Dame : Report des charges de vent et rôle des renforts métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois « vert » : mécanismes et conséquences sur la tenue des structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale : Notre-Dame de Paris sous l'oeil des scientifique - colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques des racines de structure de Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on mechanical performance of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content and temperature effects on reinforcements in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Coureau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-6741-6278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">063468832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre-insulation boards in tropical context – Part 1: relationships between chemical composition, water behaviour, and termite, fungal and mould resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Damay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Halter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lehnebach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2582127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological durability of Guyanese fibre insulation boards in tropical context - part 2: Predicting fungal and termite resistance using explainable machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baudrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzah Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 p. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2025.2588785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an anisotropic damage model for orthotropic quasi-brittle materials: application to wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Rebhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83 (3), pp.116. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-025-02267-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New four-point bending test protocol for the strength grading of timber: relationship between local and global modulus of elasticity (MOE) of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Spéro Adjovi Loko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gbaguidi Aïsse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Material Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17480272.2024.2413396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bonding durability of CLT and glulam made from oak and mixed poplar-oak according to bonding pressure and glue type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citra Yanto Ciki Purba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 335, pp.127345. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Deformations and Mechanical Properties of Fine Recycled Aggregate Earth Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Saliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Saiyouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (22), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app122211489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode I and II R-curves characterization of the Maritime Pine and Spruce under the same geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 269, pp.108472. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de flexion 4 points : relation entre MOE local - MOE global pour la caractérisation normative des bois de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Spéro Adjovi Loko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gbaguidi Aïsse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des propriétés de rupture du Pin Maritime et de l’Epicéa en mode I et II purs : un protocole d’essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.783-786. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.35.1.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the ultimate load-carrying capacity of wooden notched beams with and without reinforcements using a splitting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121518. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique et mécanique de produits intermédiaires pour la fabrication de composites en pin maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Spéro Adjovi Loko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gbaguidi Aïsse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep performance of glued-in rod joints in controlled and variable climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Salenikovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical performance curves for the strength grading of maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grazide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00107-017-1241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of moisture content on mode I fracture process of Pinus pinaster: evolution of micro-cracking and crack-bridging energies highlighted by bilinear softening in cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (5), pp.1051-1066. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-017-0907-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de poutres entaillées en bois par les courbes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Lanata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.196-203. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.34.1.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance-­curves and wood variability: application of glued-­in-­rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Polyurethane and Epoxy Adhesives in Connections with Glued-in Rods at Elevated Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Verdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Salenikovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (4), pp.8200-8214. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15376/biores.11.4.8200-8214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galimard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 192, pp.71-86. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-curve on Fracture Criteria for Mixed-mode in Crack Propagation in Quasi-brittle Material: Application for Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phan Ngoc Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morel Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaplain Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coureau Jean-Luc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.973-978. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive zone model and quasibrittle failure of wood: A new light on the adapted specimen geometries for fracture tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Dourado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, pp.328-340. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2013.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la résistance d'éléments de structures bois renforcés localement par des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.499-527. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2003.9692506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilinear softening parameters and equivalent LEFM R-curve in quasibrittle failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dourado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (6), pp.837-850. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic layer model for application to crack propagation problems in timber engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Johan Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kent Persson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (4), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-005-0033-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the fracture softening behaviour of wood on load-COD curve and R-curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lespine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), pp.97-106. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-006-9122-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique du chaînage d’agrafe des murs gouttereaux de Notre-Dame de Paris : Vers une nouvelle considération technique des fers de construction à l’époque gothique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Modéliser les phénomènes pour mieux appréhender les techniques, les sociétés et leur environnement en archéologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences du bois et artisanat & REX La recherche au service de la reconstruction de Notre Dame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« MasterClasses en Sciences du Bois à l’ESB », 13èmes journées du GDR3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de la réplique d’une travée de la charpente de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Kauffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale : Notre-Dame de Paris sous l'oeil des scientifique - colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MITI du CNRS, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage model for a biossourced heterogeneous material: applicaion to timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Rebhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering 2023 (WCTE2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Oslo, France. pp.209-215, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52202/069179-0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Monitoring of a Maritime Pine Root-System Failure During Its Overturn: A Field Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of wooden notched beams using R-curves in mixed mode failure: application to maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lanata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WCTE, Aug 2018, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in maritime pine beams under humidity variations : cohesive crack method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCTE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunction Timber Wall Design for High Loads: Use of Reinforced CLT Thin Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garnesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saed Raji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Armand-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WCTE, Aug 2016, Vienna, Austria. pp.4663-4670</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des assemblages par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree anchorage: the mechanical properties of structural roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Wind Damage Risk to Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood moisture content influence on R-curve and on parameters of cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Fracture (ECF20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Trondheim, Norway, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'hygrométrie du bois sur la courbe de résistance et les paramètres du modèle de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Anh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation du processus de rupture des assemblages bois par goujons collés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Congrés Français de Mécanique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, May 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded-in rods connections: modeling of mechanical behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action FP1004 "Enhance mechanical properties of timber, engineered wood products and timber structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zagreb, Croatia. pp.143-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on the load bearing capacity of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Timber Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Auckland, New Zealand. pp.183-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling behaviour of timber from images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Giton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Drying workshop &amp; Conference COST Action E53 "The future of quality control for wood &amp; wood products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST Action E53, May 2010, Edingburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1383.2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content and temperature effects on reinforcements in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3611.4561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface model for fracture energy characterization of wood in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congres on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sydney (Australia), Australia. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4004.6724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring et Analyse morphologique du bois utilisé en structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Contrôle Non Destructif dans l’Industrie du Bois, de l’arbre sur pied jusqu’au produit fini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Mont-de-Marsan, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.2693.9521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement adoucissant de l’Epicéa à partir d’essais de fissuration en Mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de zone cohésive et courbe de résistance dans les quasifragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Dourado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative technology: gluing of wet (green) timber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Seminar for Value-Added Innovating Products in Pine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Bordeaux, France. pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions charpente-maçonnerie sur une travée du chevet de Notre-Dame : Report des charges de vent et rôle des renforts métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Taforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nougayrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Naissance et renaissance d’une cathédrale, Notre-Dame de Paris sous l’œil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05431407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage du bois « vert » : mécanismes et conséquences sur la tenue des structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Caré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale : Notre-Dame de Paris sous l'oeil des scientifique - colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés mécaniques des racines de structure de Pinus pinaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on mechanical performance of glued-in rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content and temperature effects on reinforcements in timber structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lartigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections between the R-curve and the cohesive crack properties for quasi-brittle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Wood Machining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lausanne, Switzerland. 2007, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3742.5286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear fracture mechanics applied to wood in mode I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Torino, Italy. 8 (553), pp.6241-6246, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finger jointing of green maritime pine timber: evaluation of different adhesives and determination of resulting bending strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action E34 International Conference/Workshop “Green Gluing of Wood – Process – Products – Market”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Boras, Sweden. pp.7-8, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction métallique avec les Eurocodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Muzeau; APK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction métallique avec les Eurocodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2013, 978-2-212-13838-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Specimen Geometry on R-Curve: Numerical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lespine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gdoutos E.E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fracture of Nano and Engineering Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.1201-1202, 2006, 978-1-4020-4971-2 978-1-4020-4972-9. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-4972-2_596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Control the Instabilities of the Mixed-Mode Bending Test of Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chaplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Sorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B26DD2B"/>
+    <w:nsid w:val="C0C48BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-coureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6778-5709" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356969v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Halter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2582127" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410481v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Hajjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2588785" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sp&#233;ro Adjovi Loko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gbaguidi A&#239;sse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2413396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Yanto Ciki Purba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chaplain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fardoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108472" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660137v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johan Gustafsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Persson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-005-0033-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V88QCZ1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120104" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lespine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Planas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Dourado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05161482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouhlel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-coureau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6741-6278" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063468832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Halter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2582127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410481v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Hajjar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2588785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Rebhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chaplain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-025-02267-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sp&#233;ro Adjovi Loko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gbaguidi A&#239;sse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2413396" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Citra Yanto Ciki Purba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127345" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Fardoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122211489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776971v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sorin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.90" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaplain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cointe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.35.1.163" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121518" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Salenikovich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.02.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KQB10S8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grazide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-017-1241-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Anh Phan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0907-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lanata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.11.4.8200-8214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Ngoc Anh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel St&#233;phane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaplain Myriam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.158" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Dourado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.02.025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76ZDTB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cuvillier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lespine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Planas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dourado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.11.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Johan Gustafsson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Persson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-005-0033-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V88QCZ1K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gustafsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9122-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NKCSJKN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taforel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morenon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Kauffmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388979v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Br&#233;maud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600473v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Perez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allegre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garnesson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saed Raji" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Armand-Decker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defossez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409322v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1383.2325" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3611.4561" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4004.6724" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galimard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.2693.9521" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lespine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378320v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Planas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morlier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05161482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouhlel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800983v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Defossez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407877v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3742.5286" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pommier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Valentin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4972-2_596" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>