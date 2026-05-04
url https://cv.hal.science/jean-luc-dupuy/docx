--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -900,177 +900,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating plant physiology into simulation of fire behavior and effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
+                <w:t xml:space="preserve">L. Turin Dickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Càceres</w:t>
+                <w:t xml:space="preserve">Alexandra K Jonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkay Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam L Atchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 238 (3), pp.952-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047940v1</w:t>
+                <w:t xml:space="preserve">hal-04159896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1119,210 +1119,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating plant physiology into simulation of fire behavior and effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodman R Linn</w:t>
+                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilkay Altintas</w:t>
+                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam L Atchley</w:t>
+                <w:t xml:space="preserve">Miquel de Càceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 238 (3), pp.952-970. </w:t>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159896v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
@@ -2055,563 +2055,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Fargeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Caceres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ruffault</w:t>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169417v1</w:t>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Gradient Forcing Methods for Large-Eddy Simulations of Flows in the Lower Atmospheric Boundary Layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (12), pp.1343. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11121343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03165727v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166425v1</w:t>
+                <w:t xml:space="preserve">hal-03169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+                <w:t xml:space="preserve">Pressure-Gradient Forcing Methods for Large-Eddy Simulations of Flows in the Lower Atmospheric Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Samaniego</w:t>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+                <w:t xml:space="preserve">Jeremy Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domingo Muñoz-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
               </w:r>
@@ -3426,1016 +3426,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire spread across a sloping fuel bed: Flame dynamics and heat transfers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Silvani</w:t>
+                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Susset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.11.025⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686489v1</w:t>
+                <w:t xml:space="preserve">hal-02082432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell A. Parsons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Fire spread across a sloping fuel bed: Flame dynamics and heat transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Susset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.158 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02082432v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623367v1</w:t>
+                <w:t xml:space="preserve">hal-02621175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.024⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627515v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les incendies de forêt et sur l'évolution de la Défense des forêts contre l'incendie en région méditerranéenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Savazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.341-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01837398v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les incendies de forêt et sur l'évolution de la Défense des forêts contre l'incendie en région méditerranéenne française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Jappiot</w:t>
+                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Savazzi</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cabane</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.341-364</w:t>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.304-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623596v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
+                <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.343-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621175v1</w:t>
+                <w:t xml:space="preserve">hal-02627515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996</w:t>
               </w:r>
@@ -5734,274 +5734,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Size of wildfires in the Euro-Mediterranean region: observations and theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs70607995⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1331-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-1331-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639286v1</w:t>
+                <w:t xml:space="preserve">hal-01226536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of wildfires in the Euro-Mediterranean region: observations and theoretical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Turquety</w:t>
+                <w:t xml:space="preserve">Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (6), pp.1331-1341. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.7995-8018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-1331-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs70607995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226536v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la récurrence des incendies sur le comportement du feu dans des suberaies (Quercus suber L.) et maquis méditerranéens sur les cinquante dernières années</w:t>
               </w:r>
@@ -6481,528 +6481,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel bulk density and fuel moisture content effects on fire rate of spread: a comparison between FIRETEC model predictions and experimental results in shrub fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Marino</w:t>
+                <w:t xml:space="preserve">Effects of slope on fire spread observed through video images and multiple-point thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734904111434286⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647316v1</w:t>
+                <w:t xml:space="preserve">hal-00683163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled slope and wind effects on fire spread with influences of fire size: a numerical study using FIRETEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Effects of flame interaction on the rate of spread of heading and suppression fires in shrubland experimental fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 21 (7), pp.828 - 842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF11122⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.950 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF10124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648020v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flame interaction on the rate of spread of heading and suppression fires in shrubland experimental fires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. A. Vega</w:t>
+                <w:t xml:space="preserve">Fuel bulk density and fuel moisture content effects on fire rate of spread: a comparison between FIRETEC model predictions and experimental results in shrub fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jimenez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF10124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.277 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734904111434286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645060v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of slope on fire spread observed through video images and multiple-point thermal measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morandini</w:t>
+                <w:t xml:space="preserve">Coupled slope and wind effects on fire spread with influences of fire size: a numerical study using FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (7), pp.828 - 842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF11122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.03.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00683163v1</w:t>
+                <w:t xml:space="preserve">hal-02648020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating field wind data into FIRETEC simulations of the International Crown Fire Modeling Experiment (ICFME): preliminary lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,364 +7086,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope effect on laboratory fire spread: contribution of radiation and convection to fuel bed preheating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a fire propagation model to assess the efficiency of prescribed burning in reducing the fire hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Maréchal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF09076⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (8), pp.1502-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646466v1</w:t>
+                <w:t xml:space="preserve">hal-02594956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et feu tactique</w:t>
+                <w:t xml:space="preserve">Slope effect on laboratory fire spread: contribution of radiation and convection to fuel bed preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos DFCI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.289 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF09076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643926v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a fire propagation model to assess the efficiency of prescribed burning in reducing the fire hazard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique et feu tactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infos DFCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.02.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02594956v1</w:t>
+                <w:t xml:space="preserve">hal-02643926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of slope and fuel bed width on laboratory fire behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7516,90 +7516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring three-dimensional coupled fire-atmosphere interactions downwind of wind-driven surface fires and their influence on backfires using the HIGRAD-FIRETEC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (6), pp.734 - 750. </w:t>
@@ -7631,221 +7631,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Fuel Manager : un logiciel de représentation et de gestion du combustible</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre le comportement du feu à l'échelle du paysage : une approche physique tri-dimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos DFCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXI (4), pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661343v1</w:t>
+                <w:t xml:space="preserve">hal-03556152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le comportement du feu à l'échelle du paysage : une approche physique tri-dimensionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Fuel Manager : un logiciel de représentation et de gestion du combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, XXXI (4), pp.399-404</w:t>
+              <w:t xml:space="preserve">Infos DFCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556152v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the behaviour of wildfire on the scale of landscape : a 3-dimensional physical approach</w:t>
               </w:r>
@@ -8458,51 +8458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Melendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,169 +8685,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
+                <w:t xml:space="preserve">Fuel bed temperature measurements in laboratory fires spreading over a slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio J. de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S86. </w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658114v1</w:t>
+                <w:t xml:space="preserve">hal-02654591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
               </w:r>
@@ -9115,453 +9089,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel bed temperature measurements in laboratory fires spreading over a slope</w:t>
+                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S117. </w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654591v1</w:t>
+                <w:t xml:space="preserve">hal-02658114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas velocity measurements in flames from a forest fuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S118</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655345v1</w:t>
+                <w:t xml:space="preserve">hal-02654939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas velocity measurements in flames from a forest fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 234, pp.S118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654939v1</w:t>
+                <w:t xml:space="preserve">hal-02655345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of temperatures measurements with thermocouples and infrared cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Winterkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10571,217 +10571,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of upslope fire growth</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of fire spread across a fuel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.H. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P.A. Santoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.H. Balbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9 (4), pp.285-292</w:t>
+              <w:t xml:space="preserve">, 1999, 9 (4), pp.275-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683828v1</w:t>
+                <w:t xml:space="preserve">hal-02683825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of fire spread across a fuel bed</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of upslope fire growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P.A. Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.H. Balbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.A. Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9 (4), pp.275-284</w:t>
+              <w:t xml:space="preserve">, 1999, 9 (4), pp.285-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683825v1</w:t>
+                <w:t xml:space="preserve">hal-02683828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire spread through a porous forest fuel bed : a radiative and convective model including fire-induced flow effects</w:t>
               </w:r>
@@ -11662,51 +11662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of wildland fire behaviour models or systems of models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D2.3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -11722,185 +11722,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global change impacts on wildfire activity and behaviour in Southern Europe</w:t>
+                <w:t xml:space="preserve">LiDARForFuel : quantification et spatialisation de la biomasse combustible forestière par LiDAR terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Contract] D2.1-2.2, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Conseil Régional Provence Alpes Côte d'Azur. 2016, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800871v1</w:t>
+                <w:t xml:space="preserve">hal-01604003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDARForFuel : quantification et spatialisation de la biomasse combustible forestière par LiDAR terrestre</w:t>
+                <w:t xml:space="preserve">Global change impacts on wildfire activity and behaviour in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Conseil Régional Provence Alpes Côte d'Azur. 2016, 20 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] D2.1-2.2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604003v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
@@ -11938,51 +11938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12002,301 +12002,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
+                <w:t xml:space="preserve">Claude Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824136v1</w:t>
+                <w:t xml:space="preserve">hal-02817293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Moro</w:t>
+                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817293v1</w:t>
+                <w:t xml:space="preserve">hal-02824136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data collection for testing the fire model: state of the art and framework proposal. D3.2-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12742,77 +12742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire star laboratory fires: first campaign. Fire Star: a decision support system for fuel management and fire hazard reduction in mediterranean wildland-urban interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12903,51 +12903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Isabel Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13121,64 +13121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Fire Star laboratory fires: methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Miguel Mendes-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13640,441 +13640,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à vivre avec le feu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des incendies : régimes passés et futurs, prévisions et gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAYSAGES MÉDITERRANÉENS SOUS INFLUENCES COMPRENDRE • S'ADAPTER • MODELER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNHF, May 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conférence-débat de l’Académie des Sciences, 5 décembre 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100037v1</w:t>
+                <w:t xml:space="preserve">hal-05216050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des incendies : régimes passés et futurs, prévisions et gestion du risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à vivre avec le feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-débat de l’Académie des Sciences, 5 décembre 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">PAYSAGES MÉDITERRANÉENS SOUS INFLUENCES COMPRENDRE • S'ADAPTER • MODELER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNHF, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216050v1</w:t>
+                <w:t xml:space="preserve">hal-04100037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108386v1</w:t>
+                <w:t xml:space="preserve">hal-04196152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Sieg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196152v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions des incendies de forêt dans l'Ouest américain et en Europe du sud -Implications pour la gestion du risque</w:t>
               </w:r>
@@ -14369,265 +14369,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36408.39689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789051v1</w:t>
+                <w:t xml:space="preserve">hal-04196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36408.39689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196121v1</w:t>
+                <w:t xml:space="preserve">hal-02789051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
               </w:r>
@@ -15345,277 +15345,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Carra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frederic Jean</w:t>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792974v1</w:t>
+                <w:t xml:space="preserve">hal-02795202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A Fournier</w:t>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795202v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
               </w:r>
@@ -15873,51 +15873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16482,51 +16482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand characteristics and canopy fuel load after thinning in Aleppo pine stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16616,77 +16616,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. 12 p. + poster</w:t>
@@ -17603,1007 +17603,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Winterkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
+              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821029v1</w:t>
+                <w:t xml:space="preserve">hal-02820899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRESTAR: a physically based model to study wildfire behaviour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J-Charles Valette</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.155⟩</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815966v1</w:t>
+                <w:t xml:space="preserve">hal-02821029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIRESTAR: a physically based model to study wildfire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Charles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
+              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820899v1</w:t>
+                <w:t xml:space="preserve">hal-02815966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+                <w:t xml:space="preserve">Evaluating models to estimate flame characteristics for free-burning fires using laboratory and field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bret Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815219v1</w:t>
+                <w:t xml:space="preserve">hal-02823767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of temperatures measurements with thermocouples and infrared cameras</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen Díez</w:t>
+                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Scarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
+              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.165⟩</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821038v1</w:t>
+                <w:t xml:space="preserve">hal-02815757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating models to estimate flame characteristics for free-burning fires using laboratory and field data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edward Catchpole</w:t>
+                <w:t xml:space="preserve">Comparison of temperatures measurements with thermocouples and infrared cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
+              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.113⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823767v1</w:t>
+                <w:t xml:space="preserve">hal-02821038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
+                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Caraglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815757v1</w:t>
+                <w:t xml:space="preserve">hal-02815219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel bed temperature measurements in laboratory fires spreading over a slope</w:t>
               </w:r>
@@ -18638,70 +18638,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -18767,70 +18767,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -18873,64 +18873,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal</w:t>
@@ -18953,191 +18953,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle physique de comportement des feux de forêt: résultats numériques et expérimentaux</w:t>
+                <w:t xml:space="preserve">Numerical simulation of wildfire behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des risques et vulnérabilité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on computational heat and mass transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762306v1</w:t>
+                <w:t xml:space="preserve">hal-02759764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wildfire behaviour</w:t>
+                <w:t xml:space="preserve">Modèle physique de comportement des feux de forêt: résultats numériques et expérimentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on computational heat and mass transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Gestion des risques et vulnérabilité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759764v1</w:t>
+                <w:t xml:space="preserve">hal-02762306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete physical model of forest fire behaviour as a tool to manage the forest fuel on WUI</w:t>
               </w:r>
@@ -19415,273 +19415,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame geometry and surface to crown fire transition during the propagation of a line fire through a mediterranean shrub</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fires from a cylindrical forest fuel burner: combustion dynamics and flame properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on forest fire research / 2002 Wildland fire safety summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Luso, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763761v1</w:t>
+                <w:t xml:space="preserve">hal-02761168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fires from a cylindrical forest fuel burner: combustion dynamics and flame properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame geometry and surface to crown fire transition during the propagation of a line fire through a mediterranean shrub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tauleigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on forest fire research / 2002 Wildland fire safety summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Luso, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761168v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind effects on wildfire propagation through a mediterranean shrub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tauleigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20008,51 +20008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas temperature measurement during experimental fire : comparison of the signals of k thermocouples according to their diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Charles Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20382,56 +20382,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slope and fuel moisture content on fuel load thresholds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of slope and fuel load on fire behaviour in pine needles fuel beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20440,159 +20466,133 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773327v1</w:t>
+                <w:t xml:space="preserve">hal-02776909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slope and fuel load on fire behaviour in pine needles fuel beds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of slope and fuel moisture content on fuel load thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776909v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21250,51 +21250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21383,51 +21383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21640,291 +21640,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind measurement accuracy in fire experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785701v1</w:t>
+                <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind measurement accuracy in fire experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787811v1</w:t>
+                <w:t xml:space="preserve">hal-02785701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
               </w:r>
@@ -22053,51 +22053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22144,77 +22144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of 3D aspects of fire/atmosphere interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Canfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Finney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22304,51 +22304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Clements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22421,51 +22421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22523,260 +22523,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive management and restoration practices in mediterranean forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Palahi</w:t>
+                <w:t xml:space="preserve">Inflammabilité et comportement au feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of Mediterranean Forests 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO - Food and Agriculture Organisation, 177 p., 2013, 978-92-5-107984-3</w:t>
+              <w:t xml:space="preserve">Le pin d'Alep en France : 17 fiches pour connaître et gérer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2013, Guide Pratique (Quae), 978-2-7592-1972-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594318v1</w:t>
+                <w:t xml:space="preserve">hal-02807176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammabilité et comportement au feu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+                <w:t xml:space="preserve">Adaptive management and restoration practices in mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pin d'Alep en France : 17 fiches pour connaître et gérer</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 160 p., 2013, Guide Pratique (Quae), 978-2-7592-1972-8</w:t>
+              <w:t xml:space="preserve">State of Mediterranean Forests 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO - Food and Agriculture Organisation, 177 p., 2013, 978-92-5-107984-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807176v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire start and spread</w:t>
               </w:r>
@@ -23494,51 +23494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24056,77 +24056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental fires in kermès oak garrigue, Trou-du-rat, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24433,51 +24433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686489v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.11.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Savazzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Silvani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morandini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.11.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bajocco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Camarretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0599-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645060v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10124" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683163v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.021" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQRZ1RH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646466v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09076" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Portier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556152v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Melendez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. de Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF06043" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.155" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V3P21B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658114v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.122" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LD2ZXKT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665506v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Anderson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pastor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret Butler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Catchpole" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJDQPGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654591v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.158" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06C1S2SB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bournot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.165" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX45X3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678933v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF04028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680738v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682027v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marechal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681877v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558384v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683828v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Balbi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683825v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Valor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Piqu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Casals" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788020v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604003v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820317v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832277v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Aranda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Lerma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832282v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Mendes-Lopes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830404v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850809v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196191v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792132v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821029v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815966v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821038v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823767v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814648v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822007v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762306v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759764v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762014v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759036v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porterie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759497v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763761v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauleigne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761168v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767329v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769988v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770062v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765633v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768694v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767355v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773327v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776909v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guijarro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196171v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_186" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337299v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817213v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841275v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850703v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Recherches Forestieres Mediteraneennes, Laboratoire de Prevention Des Incendies de Foret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Lyon-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855788v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National Agronomique Paris-Grignon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205269v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752140v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605308v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607642v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823615v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandrian" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821223v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840916v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.11.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Savazzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Silvani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morandini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.11.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bajocco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Camarretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0599-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQRZ1RH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10124" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Portier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Melendez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. de Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF06043" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.155" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V3P21B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.158" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06C1S2SB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665506v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Anderson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pastor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret Butler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Catchpole" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJDQPGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.122" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LD2ZXKT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bournot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.165" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX45X3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678933v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF04028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680738v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682027v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marechal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681877v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558384v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683825v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Balbi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Valor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Piqu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Casals" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788020v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604003v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800871v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820317v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832277v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Aranda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Lerma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832282v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Mendes-Lopes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830404v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850809v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216050v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196191v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792132v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821029v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815966v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823767v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821038v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814648v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822007v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759764v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762306v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762014v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759036v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porterie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759497v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761168v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763761v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauleigne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767329v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769988v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770062v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765633v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768694v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767355v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776909v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guijarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196171v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_186" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337299v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817213v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841275v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850703v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Recherches Forestieres Mediteraneennes, Laboratoire de Prevention Des Incendies de Foret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Lyon-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855788v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National Agronomique Paris-Grignon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205269v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752140v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605308v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607642v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823615v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandrian" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821223v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840916v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>