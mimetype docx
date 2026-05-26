--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -368,364 +368,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
+                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Moreno</w:t>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681185v1</w:t>
+                <w:t xml:space="preserve">hal-04665786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of plant hydraulics in canopy fuel moisture content: insights from an experimental drought study on Pinus halepensis Mill. and Quercus ilex L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic plasticity and water use regulation act to maintain the hydraulic safety margins of Mediterranean trees in rainfall exclusion experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Jesus Rodríguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (12), pp.4741-4753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01244-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.15066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665786v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isohydricity and hydraulic isolation explain reduced hydraulic failure risk in an experimental tree species mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannès Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,559 +770,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping territorial vulnerability to wildfires: A participative multi-criteria analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081509v1</w:t>
+                <w:t xml:space="preserve">hal-04031655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating plant physiology into simulation of fire behavior and effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adam L Atchley</w:t>
+                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Càceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 238 (3), pp.952-970. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18770⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159896v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the factors of spatio-temporal patterns of wildfire activity in south-eastern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rivière</w:t>
+                <w:t xml:space="preserve">Integrating plant physiology into simulation of fire behavior and effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Turin Dickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra K Jonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilkay Altintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam L Atchley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.15-28. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (3), pp.952-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF22086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031655v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant hydraulic modelling of leaf and canopy fuel moisture content reveals increasing vulnerability of a Mediterranean forest to wildfires under extreme drought</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Limousin</w:t>
+                <w:t xml:space="preserve">Mapping territorial vulnerability to wildfires: A participative multi-criteria analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237 (4), pp.1256-1269. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 539, pp.121014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047940v1</w:t>
+                <w:t xml:space="preserve">hal-04081509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future expansion, seasonal lengthening and intensification of fire activity under climate change in southeastern France</w:t>
               </w:r>
@@ -1553,719 +1553,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bioeconomic Projection of Climate‐Induced Wildfire Risk in the Forest Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-5593-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.e2021EF002433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EF002433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745100v1</w:t>
+                <w:t xml:space="preserve">hal-03655411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bioeconomic Projection of Climate‐Induced Wildfire Risk in the Forest Sector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caurla</w:t>
+                <w:t xml:space="preserve">SurEau-Ecos v2.0: a trait-based plant hydraulics model for simulations of plant water status and drought-induced mortality at the ecosystem level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ruffault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.e2021EF002433. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (14), pp.5593-5626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021EF002433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-5593-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655411v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of voxel-based estimations of leaf area density with terrestrial LiDAR to vegetation structure and sampling limitations: A simulation experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, pp.112354. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353461v1</w:t>
+                <w:t xml:space="preserve">hal-03395958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of regional wildfire activity in the probabilistic Bayesian framework of Firelihood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of voxel-based estimations of leaf area density with terrestrial LiDAR to vegetation structure and sampling limitations: A simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 83 p. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.112354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2021.112354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395958v1</w:t>
+                <w:t xml:space="preserve">hal-03353461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024459v1</w:t>
+                <w:t xml:space="preserve">hal-02529294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on future wildfire danger and activity in southern Europe: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,1062 +2248,1088 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (2), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-020-00933-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ruffault</w:t>
+                <w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristeidis Koutroulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169417v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Gradient Forcing Methods for Large-Eddy Simulations of Flows in the Lower Atmospheric Boundary Layer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projections of fire danger under climate change over France: where do the greatest uncertainties lie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11121343⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (3), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02629-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165727v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-Gradient Forcing Methods for Large-Eddy Simulations of Flows in the Lower Atmospheric Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Muñoz-Esparza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111836⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169206v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating occlusion effects in Leaf Area Density estimates from Terrestrial LiDAR through a specific kriging method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.111836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937698v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incendies de forêt catastrophiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased likelihood of heat-induced large wildfires in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo M. Trigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70069-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529294v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du débroussaillement pour la sécurité des constructions et des personnels de secours Evaluation par un modèle de simulation d'incendie De quoi s'agit-il ?</w:t>
+                <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Duché</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.254 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF18056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879020v1</w:t>
+                <w:t xml:space="preserve">hal-02620553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cautionary Note Regarding the Use of Cumulative Burnt Areas for the Determination of Fire Danger Index Breakpoints</w:t>
+                <w:t xml:space="preserve">Accounting for Wood, Foliage Properties, and Laser Effective Footprint in Estimations of Leaf Area Density from Multiview-LiDAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF18056⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (13), pp.1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11131580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620553v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Wood, Foliage Properties, and Laser Effective Footprint in Estimations of Leaf Area Density from Multiview-LiDAR Data</w:t>
+                <w:t xml:space="preserve">Intérêt du débroussaillement pour la sécurité des constructions et des personnels de secours Evaluation par un modèle de simulation d'incendie De quoi s'agit-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Soma</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628129v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is the effect of live fuel moisture content on fire rate of spread underestimated in field experiments in shrublands?</w:t>
               </w:r>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3426,1098 +3426,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0713-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082432v1</w:t>
+                <w:t xml:space="preserve">hal-02621175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell A. Parsons</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.304-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620069v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire spread across a sloping fuel bed: Flame dynamics and heat transfers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Silvani</w:t>
+                <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Susset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.11.025⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, pp.343-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686489v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for shrub-strata-fuel dynamics in Quercus coccifera L. communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les incendies de forêt et sur l'évolution de la Défense des forêts contre l'incendie en région méditerranéenne française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Savazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XXXIX (4), pp.341-364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621175v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling thinning effects on fire behavior with STANDFIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell A. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Cohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Matt Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-017-0686-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les incendies de forêt et sur l'évolution de la Défense des forêts contre l'incendie en région méditerranéenne française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Savazzi</w:t>
+                <w:t xml:space="preserve">How well do meteorological drought indices predict live fuel moisture content (LFMC)? An assessment for wildfire research and operations in Mediterranean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 262, pp.391-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623596v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+                <w:t xml:space="preserve">Fire spread across a sloping fuel bed: Flame dynamics and heat transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Susset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.158 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623367v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimators and confidence intervals for plant area density at voxel scale with T-LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction to: “Modeling thinning effects on fire behavior with STANDFIRE”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell A. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Cohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Matt Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215, pp.343-370. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0696-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627515v1</w:t>
+                <w:t xml:space="preserve">hal-02620069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (2), pp.57. </w:t>
@@ -4810,103 +4810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">correction to &amp;quot;Live fuel moisture content (LFMC) time series for multiple sites and species in the French Mediterranean area since 1996 (vol 75, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (3), </w:t>
@@ -4938,1152 +4938,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring velocity field and heat transfer during natural fire spread over large inclinable bench</w:t>
+                <w:t xml:space="preserve">Characterizing potential wildland fire fuel in live vegetation in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Silvani</w:t>
+                <w:t xml:space="preserve">Silvano Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morandini</w:t>
+                <w:t xml:space="preserve">Sofia Bajocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Dupuy</w:t>
+                <w:t xml:space="preserve">Luca Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Susset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Vernet</w:t>
+                <w:t xml:space="preserve">Nicolo Camarretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.11.020⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-016-0599-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649605v1</w:t>
+                <w:t xml:space="preserve">hal-01604982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of wind measurements in fire experiments: Lessons learned from large-eddy simulations in a homogeneous forest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">Measuring velocity field and heat transfer during natural fire spread over large inclinable bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+                <w:t xml:space="preserve">F. Morandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Parsons</w:t>
+                <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Susset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92, pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383558v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing potential wildland fire fuel in live vegetation in the Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvano Fares</w:t>
+                <w:t xml:space="preserve">Representativeness of wind measurements in fire experiments: Lessons learned from large-eddy simulations in a homogeneous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Bajocco</w:t>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Salvati</w:t>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolo Camarretta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.479-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-016-0599-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604982v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D: Model description and applications</w:t>
+                <w:t xml:space="preserve">Correction : Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8010064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331457v1</w:t>
+                <w:t xml:space="preserve">hal-01342380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction : Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
+                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D: Model description and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.225-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs8010064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342380v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les risques en forêt : le cas de l'incendie et de ses interactions avec la sécheresse et les pullulations d'insectes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size of wildfires in the Euro-Mediterranean region: observations and theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622684825197546E12⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1331-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-1331-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630027v1</w:t>
+                <w:t xml:space="preserve">hal-01226536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of wildfires in the Euro-Mediterranean region: observations and theoretical analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Turquety</w:t>
+                <w:t xml:space="preserve">Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-1331-2015⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.7995-8018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs70607995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226536v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating leaf bulk density distribution in a tree canopy using terrestrial LiDAR and a straightforward calibration procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du changement climatique sur les risques en forêt : le cas de l'incendie et de ses interactions avec la sécheresse et les pullulations d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.7995-8018. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.29-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs70607995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/1.4622684825197546E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639286v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la récurrence des incendies sur le comportement du feu dans des suberaies (Quercus suber L.) et maquis méditerranéens sur les cinquante dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schaffhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 338 (12), pp.812-824. </w:t>
@@ -6121,64 +6121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du passage d’un feu dans un peuplement arboré : synthèse des connaissances et applications pour le gestionnaire forestier méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6227,782 +6227,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using periodic line fires to gain a new perspective on multi-dimensional aspects of forward fire spread</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Edminster</w:t>
+                <w:t xml:space="preserve">Effects of slope on fire spread observed through video images and multiple-point thermal measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.01.014⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647907v1</w:t>
+                <w:t xml:space="preserve">hal-00683163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du passage d’un feu dans un peuplement arboré : synthèse des connaissances et applications pour le gestionnaire forestier méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel bulk density and fuel moisture content effects on fire rate of spread: a comparison between FIRETEC model predictions and experimental results in shrub fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.277 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734904111434286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338627v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of slope on fire spread observed through video images and multiple-point thermal measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morandini</w:t>
+                <w:t xml:space="preserve">Coupled slope and wind effects on fire spread with influences of fire size: a numerical study using FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.1-15. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (7), pp.828 - 842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF11122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00683163v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of flame interaction on the rate of spread of heading and suppression fires in shrubland experimental fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Vega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (8), pp.950 - 960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/WF10124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel bulk density and fuel moisture content effects on fire rate of spread: a comparison between FIRETEC model predictions and experimental results in shrub fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Marino</w:t>
+                <w:t xml:space="preserve">Using periodic line fires to gain a new perspective on multi-dimensional aspects of forward fire spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Edminster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (4), pp.277 - 299. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157, pp.60-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734904111434286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647316v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled slope and wind effects on fire spread with influences of fire size: a numerical study using FIRETEC</w:t>
+                <w:t xml:space="preserve">Les effets du passage d’un feu dans un peuplement arboré : synthèse des connaissances et applications pour le gestionnaire forestier méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. R. Linn</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.3-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF11122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648020v1</w:t>
+                <w:t xml:space="preserve">hal-01338627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating field wind data into FIRETEC simulations of the International Crown Fire Modeling Experiment (ICFME): preliminary lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,51 +7131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Mårell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7516,90 +7516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring three-dimensional coupled fire-atmosphere interactions downwind of wind-driven surface fires and their influence on backfires using the HIGRAD-FIRETEC model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (6), pp.734 - 750. </w:t>
@@ -7631,251 +7631,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre le comportement du feu à l'échelle du paysage : une approche physique tri-dimensionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le Fuel Manager : un logiciel de représentation et de gestion du combustible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, XXXI (4), pp.399-404</w:t>
+              <w:t xml:space="preserve">Infos DFCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556152v1</w:t>
+                <w:t xml:space="preserve">hal-02661343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Fuel Manager : un logiciel de représentation et de gestion du combustible</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre le comportement du feu à l'échelle du paysage : une approche physique tri-dimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos DFCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64, pp.3</w:t>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXI (4), pp.399-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661343v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the behaviour of wildfire on the scale of landscape : a 3-dimensional physical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, XXXI (4), pp.405-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7894,334 +7894,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du feu: une technologie puissante pour la simulation et la prédiction de la propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+                <w:t xml:space="preserve">Les facteurs naturels du comportement des feux de forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 185, pp.18-19</w:t>
+              <w:t xml:space="preserve">, 2009, 185, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657479v1</w:t>
+                <w:t xml:space="preserve">hal-02591754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs naturels du comportement des feux de forêts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of FIRETEC wind-ﬂows over a canopy and a fuel-break</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Dupuy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (7), pp.775-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF07130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591754v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of FIRETEC wind-ﬂows over a canopy and a fuel-break</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du feu: une technologie puissante pour la simulation et la prédiction de la propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 185, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF07130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661902v1</w:t>
+                <w:t xml:space="preserve">hal-02657479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vegetation heterogeneity on radiative transfer in forest fires</w:t>
               </w:r>
@@ -8324,51 +8324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs naturels du comportement des feux de forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8556,172 +8556,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRESTAR: a physically based model to study wildfire behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morvan</w:t>
+                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J-Charles Valette</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S114. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 234, pp.S120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.155⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654090v1</w:t>
+                <w:t xml:space="preserve">hal-02655241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel bed temperature measurements in laboratory fires spreading over a slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8740,647 +8740,647 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 234, pp.S117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.158⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morvan</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654817v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating models to estimate flame characteristics for free-burning fires using laboratory and field data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edward Catchpole</w:t>
+                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Scarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.113⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665506v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating models to estimate flame characteristics for free-burning fires using laboratory and field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bret Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Catchpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S86. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 234, pp.S77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658114v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">FIRESTAR: a physically based model to study wildfire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.R. Linn</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Charles Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654939v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas velocity measurements in flames from a forest fuel</w:t>
               </w:r>
@@ -9485,491 +9485,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of temperatures measurements with thermocouples and infrared cameras</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen Díez</w:t>
+                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.165⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658117v1</w:t>
+                <w:t xml:space="preserve">hal-02654939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Colman</w:t>
+                <w:t xml:space="preserve">Comparison of temperatures measurements with thermocouples and infrared cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657872v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Winterkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 234, pp.S120. </w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.S94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655241v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a crown fire spreading toward a fuel break using a multiphase physical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (2), pp.141-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9997,286 +9997,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the propagation of a wildfire through a mediterranean shrub using a multiphase formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sciences du feu à l'INRA. Prévenir les incendies de forêt en région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 138, pp.199-210</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121, pp.21-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680738v1</w:t>
+                <w:t xml:space="preserve">hal-02679476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement du feu : la modélisation de la propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the propagation of a wildfire through a mediterranean shrub using a multiphase formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.30-35</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 138, pp.199-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669644v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences du feu à l'INRA. Prévenir les incendies de forêt en région méditerranéenne</w:t>
+                <w:t xml:space="preserve">Comportement du feu : la modélisation de la propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Valette</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 121, pp.21-37</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679476v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fires from a cylindrical forest fuel burner: combustion dynamics and flame properties</w:t>
               </w:r>
@@ -10288,51 +10288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 135, pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10357,51 +10357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of fire spread through a forest fuel bed using a multiphase formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10508,51 +10508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports possibles de la physique du feu à la conception et à l'entretien des coupures de combustible.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, XXI (4), pp.497-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11186,51 +11186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11330,51 +11330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11583,51 +11583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11662,51 +11662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of wildland fire behaviour models or systems of models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] D2.3, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -11722,267 +11722,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiDARForFuel : quantification et spatialisation de la biomasse combustible forestière par LiDAR terrestre</w:t>
+                <w:t xml:space="preserve">Global change impacts on wildfire activity and behaviour in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Conseil Régional Provence Alpes Côte d'Azur. 2016, 20 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] D2.1-2.2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604003v1</w:t>
+                <w:t xml:space="preserve">hal-02800871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global change impacts on wildfire activity and behaviour in Southern Europe</w:t>
+                <w:t xml:space="preserve">LiDARForFuel : quantification et spatialisation de la biomasse combustible forestière par LiDAR terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Conseil Régional Provence Alpes Côte d'Azur. 2016, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Fernandes</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02800871v1</w:t>
+                <w:t xml:space="preserve">hal-01604003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12002,271 +12002,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
+                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Moro</w:t>
+                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817293v1</w:t>
+                <w:t xml:space="preserve">hal-02824136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Paradox: Deliverable D5.3-1. Report on the effects of broad scale and long-term application of prescribed burning on fire risk components interfaces</w:t>
+                <w:t xml:space="preserve">Fire Paradox: Internal Report 3.4-4. Fuel description and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Mantzavelas</w:t>
+                <w:t xml:space="preserve">Claude Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] project n° FP6-018505, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824136v1</w:t>
+                <w:t xml:space="preserve">hal-02817293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data collection for testing the fire model: state of the art and framework proposal. D3.2-4</w:t>
               </w:r>
@@ -12278,51 +12278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] FP6-018505, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -12338,228 +12338,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
+                <w:t xml:space="preserve">How to account for the heterogeneity of vegetation in fire behaviour and effects modelling. Fire Paradox D2.2-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] FP6-018505, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823893v1</w:t>
+                <w:t xml:space="preserve">hal-02820574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to account for the heterogeneity of vegetation in fire behaviour and effects modelling. Fire Paradox D2.2-2</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Contract] FP6-018505, 2007</w:t>
+                <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02820574v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of fire impact on tree foliage : 2D results. D2.4-2</w:t>
               </w:r>
@@ -12742,90 +12742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire star laboratory fires: first campaign. Fire Star: a decision support system for fuel management and fire hazard reduction in mediterranean wildland-urban interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Guijarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Hernando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12903,51 +12903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Isabel Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12980,472 +12980,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Infrared measurements methods adapted to laboratory fires of wildland fuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio J. de Castro</w:t>
+                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Laser dopler velocimetry and particles images velocimetry adapted to laboratory fires of wildland fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Aranda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernando López</w:t>
+                <w:t xml:space="preserve">A. Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] EVG1-CT-2001-00041, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832277v1</w:t>
+                <w:t xml:space="preserve">hal-02830348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Fire Star laboratory fires: methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Improvement of the wildland fire behaviour model: intermediate version of the model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] EVG1-CT-2001-00041, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832282v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Laser dopler velocimetry and particles images velocimetry adapted to laboratory fires of wildland fuel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Berthon</w:t>
+                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Infrared measurements methods adapted to laboratory fires of wildland fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel M. Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] EVG1-CT-2001-00041, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830348v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Improvement of the wildland fire behaviour model: intermediate version of the model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fire Star : a decision support system for fuel management and fire hazard reduction in mediterranean wildland. Urban interfaces. Fire Star laboratory fires: methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Mendes-Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] EVG1-CT-2001-00041, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830404v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation predictive de la propagation des incendies de forets. Elements issus de l'etude experimentale du comportement du feu dans des litieres forestieres mediterraneennes. Rapport technique</w:t>
               </w:r>
@@ -13564,51 +13564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Optiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13715,51 +13715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à vivre avec le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13804,523 +13804,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196152v1</w:t>
+                <w:t xml:space="preserve">hal-05108386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling canopy fuel moisture content (CFMC) with the plant-hydraulic model SurEau-Ecos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biophyscial approach of fire risk following biotic and abiotic disturbances in forests : the examples of bark beetles and drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Sieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108386v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions des incendies de forêt dans l'Ouest américain et en Europe du sud -Implications pour la gestion du risque</w:t>
+                <w:t xml:space="preserve">Les évolutions des incendies de forêt dans l’Ouest américain et en Europe du sud – Implications pour la gestion du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribution au Groupe de travail interacadémique – Académie des Sciences et Académie de l’Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des Sciences et Académie de l’Agriculture, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail inter-académique - Académie des Sciences et Académie de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Par Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196200v1</w:t>
+                <w:t xml:space="preserve">hal-05216064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions des incendies de forêt dans l’Ouest américain et en Europe du sud – Implications pour la gestion du risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail inter-académique - Académie des Sciences et Académie de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Par Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Silvilaser 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216064v1</w:t>
+                <w:t xml:space="preserve">hal-03624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les évolutions des incendies de forêt dans l'Ouest américain et en Europe du sud -Implications pour la gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvilaser 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Contribution au Groupe de travail interacadémique – Académie des Sciences et Académie de l’Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des Sciences et Académie de l’Agriculture, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624811v1</w:t>
+                <w:t xml:space="preserve">hal-04196200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les feux de forêts et leurs impacts sont-ils en augmentation dans le monde ?</w:t>
               </w:r>
@@ -14369,265 +14369,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2019, Paris, France. pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196121v1</w:t>
+                <w:t xml:space="preserve">hal-02789051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque lié aux incendies de forêt : contexte et contribution de l'INRA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the influence of Live Fuel Moisture Content on fire behavior and fire activity in Southern France - Presented to the 6th Fire Behavior and Fuels conference in Marseille (April 29-May 3, 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la section forêt-bois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36408.39689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789051v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire activity with climate change in Southern France</w:t>
               </w:r>
@@ -14652,51 +14652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel de Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14777,51 +14777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14885,51 +14885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15023,77 +15023,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSTAFOR Forest fire workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office National des Forêts (ONF). FRA., Jul 2017, Aix-en-Provence, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15144,51 +15144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15220,168 +15220,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
+              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342370v1</w:t>
+                <w:t xml:space="preserve">hal-02792974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15403,340 +15403,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du phytovolume arbustif à partir d'un LiDAR terrestre en région méditerranéenne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792974v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating canopy load and bulk density distribution using calibrated T-LiDAR indices</w:t>
+                <w:t xml:space="preserve">Modeling fuels and fire effects in 3D with FuelManager and STANDFIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Soma</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Fire Behavior and Fuels Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Portland, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794505v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les risques, la vulnérabilité, les impacts et favoriser l'adaptation : cas des risques physiques</w:t>
               </w:r>
@@ -15847,51 +15847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing &amp;lt;em&amp;gt;Pinus halepensis&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Pinus pinea&amp;lt;/em&amp;gt; post fire mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16050,77 +16050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16158,77 +16158,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire de l'utilisation du T-LiDAR pour l'évaluation du combustible en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16279,64 +16279,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nternational Conference on Forest Fire Risk Modelling and Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16361,51 +16361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and ecology of fire: towards an integrated view of the fire issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16482,77 +16482,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stand characteristics and canopy fuel load after thinning in Aleppo pine stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16590,103 +16590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUEL MANAGER: a vegetation assessment and manipulation software for wildfire modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. 12 p. + poster</w:t>
@@ -16715,51 +16715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel description and fire behaviour : one method applied in different countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jappiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ganteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16866,51 +16866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Coimbra, Portugal. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16987,51 +16987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17082,64 +17082,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Symposium on Fire and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Kalispell, United States. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17190,51 +17190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on Computational Methods and Experimental Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Algarve, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17262,243 +17262,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior simulated with FIRETEC</w:t>
+                <w:t xml:space="preserve">Etude des effets de l'hétérogénéité de la végétation sur la propagation du feu avec le modèle HIGRAD/FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Ecole doctorale Sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Marseille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360398v1</w:t>
+                <w:t xml:space="preserve">hal-02821889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets de l'hétérogénéité de la végétation sur la propagation du feu avec le modèle HIGRAD/FIRETEC</w:t>
+                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior simulated with FIRETEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole doctorale Sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Marseille, France. 2 p</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821889v1</w:t>
+                <w:t xml:space="preserve">hal-03360398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du couplage surface/canopée lors de la propagation d'un feu de cime en forêt boréale</w:t>
               </w:r>
@@ -17536,51 +17536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Méradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
@@ -17603,1541 +17603,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Colman</w:t>
+                <w:t xml:space="preserve">Gas velocity measurements in flames from a forest fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820899v1</w:t>
+                <w:t xml:space="preserve">hal-02822007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating models to estimate flame characteristics for free-burning fires using laboratory and field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bret Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Catchpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821029v1</w:t>
+                <w:t xml:space="preserve">hal-02823767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRESTAR: a physically based model to study wildfire behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morvan</w:t>
+                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J-Charles Valette</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Scarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Caraglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.155⟩</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815966v1</w:t>
+                <w:t xml:space="preserve">hal-02815757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating models to estimate flame characteristics for free-burning fires using laboratory and field data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edward Catchpole</w:t>
+                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.113⟩</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823767v1</w:t>
+                <w:t xml:space="preserve">hal-02815219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of small scale heterogeneity of vegetation on radiative transfer in forest fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pimont</w:t>
+                <w:t xml:space="preserve">Comparison of temperatures measurements with thermocouples and infrared cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Hernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
+              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.124⟩</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815757v1</w:t>
+                <w:t xml:space="preserve">hal-02821038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of temperatures measurements with thermocouples and infrared cameras</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen Díez</w:t>
+                <w:t xml:space="preserve">FIRESTAR: a physically based model to study wildfire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Charles Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
+              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.165⟩</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821038v1</w:t>
+                <w:t xml:space="preserve">hal-02815966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vegetation description parameters on forest fire behavior with FIRETEC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission-transmission measurements in flames using an infrared camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morvan</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Melendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio J. de Castro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.161⟩</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815219v1</w:t>
+                <w:t xml:space="preserve">hal-02821029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel bed temperature measurements in laboratory fires spreading over a slope</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Versitility of FIRETEC, a physic-based wildfire model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Winterkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
+              <w:t xml:space="preserve">5. International Conference on Forest Fire Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.158⟩</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814648v1</w:t>
+                <w:t xml:space="preserve">hal-02820899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuel bed temperature measurements in laboratory fires spreading over a slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.R. Linn</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815161v1</w:t>
+                <w:t xml:space="preserve">hal-02814648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas velocity measurements in flames from a forest fuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of grassland fires behaviour using a physical multiphase formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2006, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2006.08.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822007v1</w:t>
+                <w:t xml:space="preserve">hal-02815161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wildfire behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Modèle physique de comportement des feux de forêt: résultats numériques et expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on computational heat and mass transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Gestion des risques et vulnérabilité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759764v1</w:t>
+                <w:t xml:space="preserve">hal-02762306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle physique de comportement des feux de forêt: résultats numériques et expérimentaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of wildfire behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des risques et vulnérabilité des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on computational heat and mass transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762306v1</w:t>
+                <w:t xml:space="preserve">hal-02759764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete physical model of forest fire behaviour as a tool to manage the forest fuel on WUI</w:t>
               </w:r>
@@ -19149,51 +19149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Charles Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Warm International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19218,51 +19218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase formulation applied to the modeling of fire spread through a forest fuel bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19415,273 +19415,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fires from a cylindrical forest fuel burner: combustion dynamics and flame properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame geometry and surface to crown fire transition during the propagation of a line fire through a mediterranean shrub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tauleigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on forest fire research / 2002 Wildland fire safety summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Luso, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761168v1</w:t>
+                <w:t xml:space="preserve">hal-02763761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame geometry and surface to crown fire transition during the propagation of a line fire through a mediterranean shrub</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Fires from a cylindrical forest fuel burner: combustion dynamics and flame properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on forest fire research / 2002 Wildland fire safety summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Luso, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763761v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind effects on wildfire propagation through a mediterranean shrub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tauleigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19788,51 +19788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des coupures de combustible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19870,51 +19870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire prevention management plans in the french mediterranean region technical and economic assessment of fuel-break networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20382,82 +20382,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slope and fuel load on fire behaviour in pine needles fuel beds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of slope and fuel moisture content on fuel load thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20466,133 +20440,159 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776909v1</w:t>
+                <w:t xml:space="preserve">hal-02773327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slope and fuel moisture content on fuel load thresholds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of slope and fuel load on fire behaviour in pine needles fuel beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773327v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20604,411 +20604,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian spatiotemporal modelling of wildfire occurrences and sizes for projections under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Legrand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joannes Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084123v1</w:t>
+                <w:t xml:space="preserve">hal-04144911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian spatiotemporal modelling of wildfire occurrences and sizes for projections under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191656v1</w:t>
+                <w:t xml:space="preserve">hal-04084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much does VPD drive tree water stress and forest disturbances?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional diversity reduces the risk of hydraulic failure in tree mixtures through hydraulic disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joannes Guillemot</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04144911v1</w:t>
+                <w:t xml:space="preserve">hal-04191656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimators and Confidence Intervals for Plant Area Density at Voxel Scale with T-LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21082,1764 +21082,1990 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of regional landscape drivers on spatio-temporal patterns of wildfire activity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruffault</w:t>
+                <w:t xml:space="preserve">Seasonal forecast of land indicators for decision-making in the field of agriculture, forestry and hydrology </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_186⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196171v1</w:t>
+                <w:t xml:space="preserve">hal-04196131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal forecast of land indicators for decision-making in the field of agriculture, forestry and hydrology </w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the influence of regional landscape drivers on spatio-temporal patterns of wildfire activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1228-1233, 2022, 978-989-26-2297-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Kamir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04196171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple hydraulic traits plasticity to drought : influence on whole plant functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Würzburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding fire propagation and behaviour at landscape scale : a 3 D approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04196131v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean forest week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey. Efimed, 50 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_199⟩</w:t>
+              <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1198-1203, 2022, 978-989-26-2297-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196181v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengthening, expansion and intensification of future fire activities in South-Eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SurEau-Ecos-FMC: mechanistic modelling of fuel moisture content (FMC) at leaf and canopy scale under extreme drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jorge Castel-Clavera</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. X. Viegas &amp; L.M. Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_181⟩</w:t>
+              <w:t xml:space="preserve">Advances in Forest Fire Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 4 – Risk Assessment (1.ª Edição), Imprensa da Universidade de Coimbra, pp.1318-1322, 2022, 978-989-26-2297-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-2298-9_199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196161v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787811v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind measurement accuracy in fire experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the increase in wildfire occurrence with climate change and the uncertainties associated with this projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1919 p, 2018, 9789892616506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_78⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02785701v1</w:t>
+                <w:t xml:space="preserve">hal-02787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live fuel moisture content: variability, predictability and impact on fire behavior and activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind measurement accuracy in fire experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodman R. Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Parsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2018, 9789892616506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_26⟩</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-16-506_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786458v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire effects on the physical environment in the WUI using FIRETEC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIRETEC evaluation against the FireFlux experiment: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Clements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_83⟩</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799939v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of 3D aspects of fire/atmosphere interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Fire effects on the physical environment in the WUI using FIRETEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2014, 978-989-26-0884-6. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-989-26-0884-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02797894v1</w:t>
+                <w:t xml:space="preserve">hal-02799939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRETEC evaluation against the FireFlux experiment: preliminary results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations of 3D aspects of fire/atmosphere interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodman Linn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Finney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Forthofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in forest fire research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Viegas, Domingos Xavier (ed.), 2014, 978-989-26-0884-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/978-989-26-0884-6_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viegas, Domingos Xavier (ed.)</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02798165v1</w:t>
+                <w:t xml:space="preserve">hal-02797894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflammabilité et comportement au feu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, 2013, 978-92-5-107984-3</w:t>
+              <w:t xml:space="preserve">Le pin d'Alep en France : 17 fiches pour connaître et gérer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 160 p., 2013, Guide Pratique (Quae), 978-2-7592-1972-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337299v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammabilité et comportement au feu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+                <w:t xml:space="preserve">Adaptive management and restoration practices in mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Palahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pin d'Alep en France : 17 fiches pour connaître et gérer</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 160 p., 2013, Guide Pratique (Quae), 978-2-7592-1972-8</w:t>
+              <w:t xml:space="preserve">State of Mediterranean Forests 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO - Food and Agriculture Organisation, 177 p., 2013, 978-92-5-107984-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807176v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive management and restoration practices in mediterranean forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of Mediterranean Forests 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO - Food and Agriculture Organisation, 177 p., 2013, 978-92-5-107984-3</w:t>
+              <w:t xml:space="preserve">State of mediterranean forests 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, 2013, 978-92-5-107984-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594318v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire start and spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living with wildfires: what science can tell us. A contribution of the science-policy dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Forest Institute, 2009, 987-952-5453-29-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22849,305 +23075,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feux de végétation : comprendre leur diversité et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 136 p., 2022, Enjeux sciences, 978-2-7592-3506-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3506-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du changement climatique sur l’agriculture et la forêt en Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Groupe Régional d'Experts Sur Le Climat En Provence-Alpes-Côte d'Azur (grec-Paca)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Pour L’innovation Et La Recherche Au Service Du Climat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR), 40 p., 2016, Les Cahiers du GREC-PACA, 9782956006022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIF97 model: basic equations, numerical solutions and programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23156,214 +23382,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">44 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation predictive de la propagation des incendies de forets. Rapport bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Station de Recherches Forestieres Mediteraneennes, Laboratoire de Prevention Des Incendies de Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Université de Lyon-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">38 p., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teneurs en eau et en cendres d'especes forestieres de Provence calcaire : evolution au cours du mois de juillet 1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Institut National Agronomique Paris-Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25 p., 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02855788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23373,323 +23599,97 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to wildland fire physics and behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2022, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205269v1</w:t>
-              </w:r>
-[...224 lines deleted...]
-                <w:t xml:space="preserve">hal-02752140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -23844,77 +23844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuelManager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24433,51 +24433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.11.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Savazzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Silvani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morandini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.11.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bajocco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Camarretta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0599-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQRZ1RH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645060v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10124" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Portier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Melendez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. de Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF06043" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654090v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.155" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V3P21B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654591v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.158" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06C1S2SB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665506v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Anderson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pastor" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret Butler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Catchpole" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.113" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJDQPGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.122" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LD2ZXKT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bournot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658117v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.165" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX45X3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678933v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF04028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680738v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669644v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679476v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682027v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marechal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681877v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558384v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683825v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Balbi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Valor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Piqu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Casals" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788020v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604003v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800871v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820317v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832277v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Aranda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Lerma" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832282v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Mendes-Lopes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830348v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830404v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850809v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216050v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196191v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792132v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821029v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815966v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823767v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821038v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814648v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822007v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759764v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762306v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762014v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759036v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porterie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759497v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761168v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763761v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauleigne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767329v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769988v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770062v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765633v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768694v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767355v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776909v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guijarro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196171v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_186" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337299v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817213v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841275v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850703v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Recherches Forestieres Mediteraneennes, Laboratoire de Prevention Des Incendies de Foret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Lyon-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855788v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National Agronomique Paris-Grignon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205269v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752140v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605308v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607642v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823615v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandrian" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821223v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840916v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Castel-Clavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barbero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110315" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Guerra-Hernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01244-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Limousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04031655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#224;ceres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turin Dickman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra K Jonko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R Linn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkay Altintas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam L Atchley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04081509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Noirault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Koh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/22-AOAS1642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03655411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Riviere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pimont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruffault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002433" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-5593-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03395958v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112354" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529294v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00933-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fargeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Caceres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02629-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman Linn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sauer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Mu&#241;oz-Esparza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121343" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111836" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937698v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo M. Trigo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70069-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620553v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11131580" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02879020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Duch&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Reymond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ruffault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF18091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0713-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Savazzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell A. Parsons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Wells" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Cohn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Matt Jolly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0686-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02082432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.07.031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF1451MV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morandini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Silvani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Susset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.11.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0696-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Dupuy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0729-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624996v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0744-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fares" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bajocco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Camarretta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0599-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Silvani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morandini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupuy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Susset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vernet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.11.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodman R. Linn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Parsons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342380v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010064" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.03.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hernandez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-1331-2015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70607995" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622684825197546E12" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cassagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.10.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rigolot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.03.021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLQRZ1RH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Guijarro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Hernando" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904111434286" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648020v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Linn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF11122" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645060v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Vega" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jimenez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10124" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Linn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Canfield" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cunningham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Edminster" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.01.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18LCLKFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644553v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Anderson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Winterkamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Brooks" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wotton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cassagne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dupuy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.02.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09076" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648732v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Portier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Charles Valette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Konovalov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF10035" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lecomte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556152v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556259v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591754v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07130" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657479v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00419486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF07115" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vachet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Melendez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio J. de Castro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF06043" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.161" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNSVT6HM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654591v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.158" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06C1S2SB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LD2ZXKT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654817v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Scarella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.124" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNK4CN8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Anderson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pastor" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bret Butler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Catchpole" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.113" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRJDQPGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morvan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.155" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37V3P21B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bournot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654939v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.126" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRT7V37-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658117v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Madrigal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.165" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPX45X3Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657872v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Winterkamp" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canfield" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sauer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.130" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z043ZP6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678933v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF04028" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679476v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680738v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669644v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682027v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marechal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681877v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558384v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683825v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Balbi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Santoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683828v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689838v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Larini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121416v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149936v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Valor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Coll" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;riam Piqu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Casals" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196101v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788020v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800871v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604003v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824136v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Mantzavelas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817293v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moro" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820317v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820574v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820540v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marechal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vachet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833702v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Miranda" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830348v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830404v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832277v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Aranda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel M. Lerma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832282v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Mendes-Lopes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850809v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Optiz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216050v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100037v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05108386v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Limousin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196152v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Sieg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216064v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196200v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196191v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789051v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36408.39689" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154472v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de Caceres" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519201" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913028v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792974v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Carra" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794505v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342370v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535371v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Gardiner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792132v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797484v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805583v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810925v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808117v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343632v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824576v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594178v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampin-Maillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borgniet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814986v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378677v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817154v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753483v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM090551" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821889v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360398v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360498v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Accary" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M&#233;radji" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fougere" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822007v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823767v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815757v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815219v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821038v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815966v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821029v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820899v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814648v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815161v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762306v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759764v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762014v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759036v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Porterie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759497v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763761v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tauleigne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761168v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761022v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767329v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769988v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770062v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lambert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudour" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765633v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768694v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouvier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767355v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giroud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773327v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776909v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guijarro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144911v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes Guillemot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084123v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Legrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191656v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791519v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196131v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kamir" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10164" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196171v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_186" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772075v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752140v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196161v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_181" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196181v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_199" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786458v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_26" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787811v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/453148.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785701v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Parsons" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-16-506_78" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798165v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Clements" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357460.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799939v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357533.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_83" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797894v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Canfield" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Finney" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Forthofer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-0884-6_41" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807176v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3023-le-pin-d-alep-en-france.html" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337299v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817213v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196075v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1741/9782759235063/feux-de-vegetation" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3506-3" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800614v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe R&#233;gional d'Experts Sur Le Climat En Provence-Alpes-C&#244;te d'Azur (grec-Paca)" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Pour L&#8217;innovation Et La Recherche Au Service Du Climat" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baury" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841275v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850703v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Recherches Forestieres Mediteraneennes, Laboratoire de Prevention Des Incendies de Foret" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Lyon-1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855788v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut National Agronomique Paris-Grignon" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205269v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605308v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607642v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837340v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823615v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alexandrian" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821223v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840916v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>