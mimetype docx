--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -484,252 +484,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blueprint for non-transgenic edited plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis eIF4E1 protects the translational machinery during TuMV infection and restricts virus accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delyan Zafirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Novion Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01532-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.e1011417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228455v1</w:t>
+                <w:t xml:space="preserve">hal-04447408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis eIF4E1 protects the translational machinery during TuMV infection and restricts virus accumulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ben Field</w:t>
+                <w:t xml:space="preserve">Blueprint for non-transgenic edited plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Novion Ducassou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (11), pp.e1011417. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01532-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447408v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative gene-editing strategy broadens eIF4E1 genetic diversity in Solanum lycopersicum and generates resistance to multiple potyvirus isolates</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoka Kuroiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Thenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,879 +1306,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a knockout is an Achilles’ heel: Resistance to one potyvirus species triggers hypersusceptibility to another one in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+                <w:t xml:space="preserve">A blueprint for gene function analysis through Base Editing in the model plant Physcomitrium (Physcomitrella) patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bastet</w:t>
+                <w:t xml:space="preserve">Alessandro Alboresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Gallois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoé Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13031⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (3), pp.1258-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133796v1</w:t>
+                <w:t xml:space="preserve">hal-03163698v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blueprint for gene function analysis through Base Editing in the model plant Physcomitrium (Physcomitrella) patens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoé Terret</w:t>
+                <w:t xml:space="preserve">When a knockout is an Achilles’ heel: Resistance to one potyvirus species triggers hypersusceptibility to another one in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delyan Zafirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charlot</w:t>
+                <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Berthier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230 (3), pp.1258-1272. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (3), pp.334-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163698v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of tomato spotted wilt virus RNA-dependent RNA polymerase adaptative evolution and constrained domains using homology protein structure modelling.</w:t>
+                <w:t xml:space="preserve">Knock-out mutation of eukaryotic initiation factor 4E2 (eIF4E2) confers resistance to pepper veinal mottle virus in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Terret-Welter</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégori Bonnet</w:t>
+                <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001380⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 539, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624765v1</w:t>
+                <w:t xml:space="preserve">hal-02324204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision breeding made real with CRISPR: illustration through genetic resistance to pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (5), pp.100102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xplc.2020.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knock-out mutation of eukaryotic initiation factor 4E2 (eIF4E2) confers resistance to pepper veinal mottle virus in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Girardot</w:t>
+                <w:t xml:space="preserve">Expanding the CRISPR Toolbox in P. patens Using SpCas9-NG Variant and Application for Gene and Base Editing in Solanaceae Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.09.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21031024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324204v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the CRISPR Toolbox in P. patens Using SpCas9-NG Variant and Application for Gene and Base Editing in Solanaceae Crops</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of tomato spotted wilt virus RNA-dependent RNA polymerase adaptative evolution and constrained domains using homology protein structure modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Terret-Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (3), pp.1024. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.334-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21031024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142023v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking natural polymorphism in eIF4E by CRISPR-Cas9 base editing is associated with resistance to potyviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delyan Zafirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (9), pp.1-15. </w:t>
@@ -2484,77 +2484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-species synthetic gene design allows resistance pyramiding and broad-spectrum engineering of virus resistance in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the genetic background in resistance to plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie German-Retana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2860,51 +2860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eIF4E Resistance: Natural Variation Should Guide Gene Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TILLING approach to generate broad-spectrum resistance to potyviruses in tomato is hampered by eIF4E gene redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3362,51 +3362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new eIF4E1 allele characterized by RNAseq data mining is associated with resistance to PVY in tomato albeit with a low durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,273 +3758,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyramiding resistances based on translation initiation factors in Arabidopsis is impaired by male gametophyte lethality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Callot</w:t>
+                <w:t xml:space="preserve">Evolution of plant eukaryotic initiation factor 4E (eIF4E) and potyvirus genome-linked protein (VPg): A game of mirrors impacting resistance spectrum and durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.472-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630432v1</w:t>
+                <w:t xml:space="preserve">hal-01268508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of plant eukaryotic initiation factor 4E (eIF4E) and potyvirus genome-linked protein (VPg): A game of mirrors impacting resistance spectrum and durability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyramiding resistances based on translation initiation factors in Arabidopsis is impaired by male gametophyte lethality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e27940;</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268508v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of the plant ubiquitin regulatory X (UBX) domain-containing protein AtPUX7 in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,321 +4120,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNP associated with alternative splicing of RPT5b causes unequal redundancy between RPT5a and RPT5b among Arabidopsis thaliana natural variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
+                <w:t xml:space="preserve">Single amino acid changes in the turnip mosaic virus viral genome-linked protein (VPg) confer virulence towards Arabidopsis thaliana mutants knocked out for eukaryotic initiation factors eIF(iso)4E and eIF(iso)4G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+                <w:t xml:space="preserve">Flora Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-158⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (1), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.015321-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203865v1</w:t>
+                <w:t xml:space="preserve">hal-02666266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single amino acid changes in the turnip mosaic virus viral genome-linked protein (VPg) confer virulence towards Arabidopsis thaliana mutants knocked out for eukaryotic initiation factors eIF(iso)4E and eIF(iso)4G</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carine Charron</w:t>
+                <w:t xml:space="preserve">A SNP associated with alternative splicing of RPT5b causes unequal redundancy between RPT5a and RPT5b among Arabidopsis thaliana natural variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (1), pp.288-293. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (158), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.015321-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666266v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development and show accession-dependent redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,103 +4661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation and functional analyses provide evidence for co-evolution between plant eIF4E and potyviral VPg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 54 (1), pp.56-68. </w:t>
@@ -4808,51 +4808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated and selective recruitment of eIF4E and eIF4G factors for potyvirus infection in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faccila Chafiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4968,51 +4968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine G. Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5076,64 +5076,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous mutations in translation initiation factors elF4E and elF(iso)4E are required to prevent pepper veinal mottle virus infection of pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recessive potyvirus resistance gene pot-1 is the tomato orthologue of the pepper pvr2-eIF4E gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,51 +5864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoka Kuroiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaë Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5946,103 +5946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis eIF4E1 protects the translational machinery during TuMV infection and restricts virus accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delyan Zafirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delyan Zafirov</w:t>
+                <w:t xml:space="preserve">Ben Field</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Novion Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post-transcriptional Gene Regulation in Plants 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Banyuls Sur Mer, France</w:t>
@@ -6065,470 +6065,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trying to develop genetic resistances to potyvirus based on S gene : Analysis of redundancy among chloroplastic PhosphoGlycerate Kinase in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Resistance to viruses based on eIF4E: from natural variation to edited genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Rencontre de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant pathology ICPP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Society for Plant Pathology; The French Phytopathological Society, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038594v1</w:t>
+                <w:t xml:space="preserve">hal-05038327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to viruses based on eIF4E: from natural variation to edited genes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An iterative gene-editing strategy broadens eIF4E1 genetic diversity in Solanum lycopersicum and generates resistance to multiple potyvirus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoka Kuroiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant pathology ICPP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Society for Plant Pathology; The French Phytopathological Society, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plant Biology europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the French Society of Plant Biology, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038327v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative gene-editing strategy broadens eIF4E1 genetic diversity in Solanum lycopersicum and generates resistance to multiple potyvirus isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Mazier</w:t>
+                <w:t xml:space="preserve">Lipid droplets : New actors of the plant virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the French Society of Plant Biology, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">19èmes rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038571v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplets : New actors of the plant virus infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Coulon</w:t>
+                <w:t xml:space="preserve">An iterative gene-editing strategy broadens eIF4E1 genetic diversity in Solanum lycopersicum and generates resistance to multiple potyvirus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoka Kuroiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes rencontres de Virologie Végétale</w:t>
+              <w:t xml:space="preserve">19ème Rencontre de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647910v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant-specific homolog of DP1/Yop1 family proteins plays a proviral role in potyvirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingshuo Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6537,232 +6554,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marissal-Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Rencontres de Virologie Végétale, Aussois, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative gene-editing strategy broadens eIF4E1 genetic diversity in Solanum lycopersicum and generates resistance to multiple potyvirus isolates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trying to develop genetic resistances to potyvirus based on S gene : Analysis of redundancy among chloroplastic PhosphoGlycerate Kinase in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Rencontre de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038598v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eIF4E-based resistance to potyviruses from natural variation to edited genes</w:t>
               </w:r>
@@ -6817,77 +6817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Tomato spotted wilt virus RNA-dependent RNA polymerase adaptative evolution and constrained domains using homology protein structure modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eIF4E-mediated resistance to viruses: from natural variation to synthetic alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,77 +7115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-species synthetic gene design allows resistance pyramiding and broad-spectrum engineering of virus resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7361,51 +7361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new eIF4E1 allele characterized by RNAseq data mining is associated with resistance to PVY in tomato albeit with a low durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,64 +7512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7745,51 +7745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tomato-Potyvirus system, a comparative system for natural and induced resistances associated with the initiation factors 4E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7870,51 +7870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomato-potyvirus system, a comparative system for natural and induced resistances associated with the initiation factors 4E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8129,51 +8129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ouibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8267,51 +8267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO WORKSHOP 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8461,77 +8461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation and functional analyses provide evidence for coevolution between plant eIF4E and potyviral VPg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8580,411 +8580,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation and functional analysis provide evidence for co-evolution between pepper eIF4E and potyviral Vpg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Durandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757223v1</w:t>
+                <w:t xml:space="preserve">hal-01203913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+                <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Durandet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01203913v1</w:t>
+                <w:t xml:space="preserve">hal-01600978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Carpentier</w:t>
+                <w:t xml:space="preserve">Natural variation and functional analysis provide evidence for co-evolution between pepper eIF4E and potyviral Vpg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600978v1</w:t>
+                <w:t xml:space="preserve">hal-02757223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of an UBX gene sub-family that is preferentially expressed in pollen: functional genes or pseudogenes ?</w:t>
               </w:r>
@@ -8996,64 +8996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque national de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Sep 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9104,64 +9104,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9203,103 +9203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du polymorphisme des gènes eIF4E impliqués dans la résistance aux potyvirus et impact sur l'interaction avec ces virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
@@ -9322,333 +9322,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of eIF4E gene redundancy in plant resistance to viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La résistance totale du piment au pepper veinal mottle virus résulte de la combinaison de mutations dans les gènes eIF4E1 et eIF(iso)4E. Communication orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carine Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dogimont</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763682v1</w:t>
+                <w:t xml:space="preserve">hal-02764148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance totale du piment au pepper veinal mottle virus résulte de la combinaison de mutations dans les gènes eIF4E1 et eIF(iso)4E. Communication orale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of eIF4E gene redundancy in plant resistance to viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dogimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764148v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant resistance against potyvirus: a subtle interplay between the eukaryotic translation initiation factor eIF4E and viral-encoded proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9729,51 +9729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9873,90 +9873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for developing new genetic resistances to viruses based on the susceptibility factors phosphoglycerate kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Milkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoudou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Terret-Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20es Rencontre de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
@@ -9998,51 +9998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing potyvirus resistance in tomato and potato by targeting susceptibility factors with CRISPR-Cas9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10106,51 +10106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempts at translating resistance to potexvirus from Arabidopsis to tomato by inducing loss-of-susceptibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10182,734 +10182,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to viruses based on eIF4E: from natural variation to edited genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An iterative gene-editing strategy broadens eIF4E1 genetic diversity in Solanum lycopersicum and generates resistance to multiple potyvirus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoka Kuroiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">12th International congress of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038305v1</w:t>
+                <w:t xml:space="preserve">hal-05038343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative gene-editing strategy broadens eIF4E1 genetic diversity in Solanum lycopersicum and generates resistance to multiple potyvirus isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The in-frame-deletion allele-encoded eIF4E protein confers resistance to cucumber mosaic virus by inhibiting 2B in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghos Sozib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Kawabuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Atarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyuki Suto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoka Kuroiwa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International congress of Plant Pathology</w:t>
+              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038343v1</w:t>
+                <w:t xml:space="preserve">hal-05038617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in-frame-deletion allele-encoded eIF4E protein confers resistance to cucumber mosaic virus by inhibiting 2B in tomato</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing gene editing strategies in Tomato as a method to translate new genetic resistance to viruses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19ème Rencontre de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038617v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing gene editing strategies in Tomato as a method to translate new genetic resistance to viruses.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A PLANT-SPECIFIC HOMOLOG OF DP1/YOP1 FAMILY PROTEINS PLAYS A PROVIRAL ROLE IN POTYVIRUS INFECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Rencontre de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038605v1</w:t>
+                <w:t xml:space="preserve">hal-04648035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLANT-SPECIFIC HOMOLOG OF DP1/YOP1 FAMILY PROTEINS PLAYS A PROVIRAL ROLE IN POTYVIRUS INFECTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie German-Retana</w:t>
+                <w:t xml:space="preserve">ESCRT factors: new targets for resistance to potyviruses in crops?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimeric Agaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Micali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">19. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648035v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCRT factors: new targets for resistance to potyviruses in crops?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simon</w:t>
+                <w:t xml:space="preserve">Resistance to viruses based on eIF4E: from natural variation to edited genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoka Kuroiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delyan Zafirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Aussois (FR), France. 2022</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648041v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant-specific homolog of DP1/Yop1 family proteins plays a proviral role in potyvirus infection</w:t>
               </w:r>
@@ -10934,51 +10934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11249,64 +11249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eIF4E-mediated resistance to viruses: from natural variation to synthetic alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11357,77 +11357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic eIF4E1 resistance allele allows resistance pyramiding and broad resistance spectrum to potyviruses in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11482,64 +11482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding loss-of-susceptibility resistance gene toward tospoviruses in Solanaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Didierlaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11715,103 +11715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new elF4E allele characterized by RNAseq in tomato is associated with resistance to potyviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11849,51 +11849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the genetic background on elF4E-based resistance to a PVY strain in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11974,51 +11974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of host targets to promote resistance against Potyvirus and Begomovirus in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12170,51 +12170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esteban Domingo; Peter Schuster; Santiago F. Elena; Celia Perales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viral fitness and evolution. Population dynamics and adaptive mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 439, </w:t>
@@ -12563,51 +12563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12684,51 +12684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sevestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjaša Lukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12900,51 +12900,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetically modified sugar beet KWS20‐1 (application GMFF‐2023‐14732)</w:t>
+                <w:t xml:space="preserve">Assessment of genetically modified soybean DBN9004 (application EFSA‐GMO‐BE‐2019‐165)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barro</w:t>
@@ -12976,102 +12976,102 @@
                 <w:t xml:space="preserve">Ruud de Maagd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
+              <w:t xml:space="preserve">2025, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175764v1</w:t>
+                <w:t xml:space="preserve">hal-05175744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetically modified soybean DBN9004 (application EFSA‐GMO‐BE‐2019‐165)</w:t>
+                <w:t xml:space="preserve">Assessment of genetically modified sugar beet KWS20‐1 (application GMFF‐2023‐14732)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Casacuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barro</w:t>
@@ -13103,78 +13103,78 @@
                 <w:t xml:space="preserve">Ruud de Maagd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, pp.1-27. </w:t>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175744v1</w:t>
+                <w:t xml:space="preserve">hal-05175764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetically modified oilseed rape MON 88302 for renewal authorisation under Regulation (EC) No 1829/2003 (dossier GMFF‐2023‐21220)</w:t>
               </w:r>
@@ -14455,51 +14455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande pour prétendre au diplôme d'habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Aix Marseille Université, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14686,51 +14686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deroubaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj B Abel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90309.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshuo Xue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01532-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyan Zafirov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Kuroiwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thenault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Kawakubo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nakahara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-022-01100-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111160" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bastet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gallois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163698v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alboresi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Berthier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17171" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret-Welter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001380" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebaron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.09.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13096" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotucheau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decorps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12810" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lederer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12896" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19102856" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02126918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.01.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fern&#225;ndez Pacios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pi&#241;ero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Arenal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Constant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13136" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12586" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramata Marena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.11.024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.015321-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03407.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccila Chafiai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah M. Allen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.02.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81817-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lesage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana R. Nora" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Mizukami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.291204" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;got" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bligny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022557825768" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQSQPVGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682520v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Woodward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venugopala Reddy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Green" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00613-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235; Laurens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038327v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jambou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647892v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735593v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04549380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794002v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salgues" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757223v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Milkoff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linping Wang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Artola" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038343v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038617v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghos Sozib" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Kawabuko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Atarashi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Suto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038605v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648041v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Agaoua" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Micali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bersez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518499v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734736v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04549342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745583v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-15640-3_3#author-information" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15640-3_3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131013v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175764v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud de Maagd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Epstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9381" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175744v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9503" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9378" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9380" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175767v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cubas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9282" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175750v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9505" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175757v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9379" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175753v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9377" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9061" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175770v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9060" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175772v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9059" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795973v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Jolivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Deroubaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boudsocq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj B Abel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rocher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.90309.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshuo Xue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marissal-Arvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyan Zafirov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011417" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01532-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoka Kuroiwa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Danilo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Thenault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Kawakubo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Nakahara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-022-01100-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061245" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Kermarrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111162" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111160" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163698v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alboresi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Berthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17171" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bastet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gallois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lebaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ben Khalifa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.09.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kroj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21031024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Terret-Welter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02096102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13096" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sevestre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Merrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02426-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Julio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotucheau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Decorps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12810" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lederer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12896" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19102856" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02126918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Deruyffelaere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Purkrtova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cacas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.01.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Poulicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fern&#225;ndez Pacios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pi&#241;ero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Garc&#237;a-Arenal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauffier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Constant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13136" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosado" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ouibrahim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12586" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630878v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramata Marena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.11.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Sanchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.015321-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667924v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03407.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccila Chafiai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah M. Allen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.02.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Muyt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601815" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81817-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lesage" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679414v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana R. Nora" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Mizukami" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.291204" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681887v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;got" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bligny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022557825768" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQSQPVGB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682520v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Woodward" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Venugopala Reddy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594066v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Green" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00613-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038194v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235; Laurens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038327v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038571v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647910v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Jambou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647892v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Lion" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038594v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735593v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04549380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#8217;andrea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595114v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Constant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794002v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745414v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751340v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salgues" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751888v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764148v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763682v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Milkoff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linping Wang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Artola" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038158v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038343v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038617v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghos Sozib" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Kawabuko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Atarashi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Suto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038605v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648035v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Agaoua" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Micali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038305v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648013v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arvy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bersez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518499v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Deruyffelaere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734736v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594565v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Didierlaurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04549342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745583v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lacombe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-15640-3_3#author-information" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15640-3_3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lairy-Joly" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-0600-8_18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316050v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131013v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M. Pooggin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ortiz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tja&#353;a Lukan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1609-3_16" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175744v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud de Maagd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Epstein" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9503" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175764v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9381" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9378" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9380" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175767v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Cubas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9282" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175750v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9505" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175757v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9379" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175753v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9377" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9061" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175770v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9060" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05175772v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.9059" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647859v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mongrand" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02795973v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>